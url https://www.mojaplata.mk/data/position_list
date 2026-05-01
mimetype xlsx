--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2856">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2790">
   <si>
     <t>Список на работни позиции во анкетата за плати</t>
   </si>
   <si>
     <t>www.mojaplata.mk</t>
   </si>
   <si>
     <t>Ажурирано во</t>
   </si>
   <si>
-    <t>03/2026</t>
+    <t>05/2026</t>
   </si>
   <si>
     <t>Број на позиции</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_mk</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_mk</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_mk</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -1267,203 +1267,109 @@
   </si>
   <si>
     <t>Декоратер на излози</t>
   </si>
   <si>
     <t>* Window-dressing of shops, travel agencies, financial institutions, etc.
 * Moving and arranging objects, creating aesthetic decorations.
 * Placing price tags and labels on the goods.
 * Adjusting the decoration of displays to the current season and to ongoing events.
 * Dressing, undressing and changing mannequins’ clothes.</t>
   </si>
   <si>
     <t>* Аранжирање на излозите на продавници, патни агенции, финансиски институции итн.
 * Преместување и аранжирање на предмети, создавање естетски декоративни елементи.
 * Поставување на ценовни ознаки и етикети на стоката.
 * Прилагодување на декорацијата на изложбите според тековната сезона и тековни настани.
 * Облекување, свлекување и менување на облеката на манекените.</t>
   </si>
   <si>
     <t>Banking</t>
   </si>
   <si>
     <t>Банкарство</t>
   </si>
   <si>
-    <t>Account Manager</t>
-[...28 lines deleted...]
-  <si>
     <t>Anti-Money Laundering Specialist</t>
   </si>
   <si>
     <t>Специјалист за спречување на перење пари</t>
   </si>
   <si>
     <t>* Implementation, enforcement and control of money laundering and / or terrorist financing prevention measures in the company;
 * Checking new customers, reviewing documents, risk analysis of new customers;
 * Monitoring of existing customers according to established procedures;
 * Monitoring of suspicious transactions, customer activities, collection and analysis of data on such transactions, investigation of suspicious transactions;
 * Organization of the company's internal legal acts related to KYC, AML, customer risk, compliance control, organization of their change and renewal.</t>
   </si>
   <si>
     <t>* Воведување, спроведување и контрола на мерки за спречување на перење пари и/или терористичко финансирање во компанијата;
 * Проверка на нови клиенти, преглед на документи, анализа на ризик за нови клиенти;
 * Мониторинг на постоечки клиенти според утврдени процедури;
 * Мониторинг на сомнителни трансакции, активности на клиентите, собирање и анализа на податоци за таквите трансакции, истражување на сомнителни трансакции;
 * Организирање на внатрешните правни акти на компанијата поврзани со KYC, AML, ризик од клиентите, контрола на усогласеност, организирање на нивна промена и обновување.</t>
   </si>
   <si>
     <t>Back Office Specialist</t>
   </si>
   <si>
     <t>* Processing of all types of client requests.
 * Entering and updating the information in the bank information system.
 * Drawing up and processing of contracts and contract amendments for individual banking products.
 * Archiving documents in compliance with the internal regulations.
 * Mastering internal regulations, general business terms and conditions, and business conditions for individual banking products.
 * Communicating with internal and external clients.</t>
   </si>
   <si>
     <t>* Обработка на сите типови побарувања од клиенти.
 * Внесување и ажурирање на информациите во информацискиот систем на банката.
 * Изготвување и обработка на договори и измени на договори за поединечни банкарски производи.
 * Архивирање на документи во согласност со внатрешните правилници.
 * Совладување на внатрешните правилници, општите услови за работа и деловните услови за поединечни банкарски производи.
 * Комуницирање со внатрешни и надворешни клиенти.</t>
   </si>
   <si>
-    <t>Branch Director</t>
-[...28 lines deleted...]
-  <si>
     <t>Card Services Clerk</t>
   </si>
   <si>
     <t>Службеник за картички</t>
   </si>
   <si>
     <t>* Processing applications for the issuance of credit and debit cards.
 * Communicating with companies issuing credit cards and bank branches.
 * Participating in the creation and updating of internal regulations.
 * Cooperating with project managers on new projects.
 * Solving complaints.
 * Assessing the suitability of motives on credit cards in your own design.</t>
   </si>
   <si>
     <t>* Обработка на апликации за издавање на кредитни и дебитни картички.
 * Комуникација со компании кои издаваат кредитни картички и банкарски филијали.
 * Учество во создавањето и ažuriranje на внатрешни регулации.
 * Соработка со менаџери на проекти за нови проекти.
 * Решавање на поплаки.
 * Оценување на погодноста на мотивите на кредитни картички од сопствен дизајн.</t>
-  </si>
-[...32 lines deleted...]
-* Промовирање на банкарските производи и услуги кај клиентите за подобрување на нивното банкарско искуство.</t>
   </si>
   <si>
     <t>Claims Administrator</t>
   </si>
   <si>
     <t>Администратор за наплата</t>
   </si>
   <si>
     <t>* Recovering overdue receivables from the customers of a leasing company.
 * Registering and controlling overdue receivables.
 * Processing and sending written and e-mail reminders.
 * Communicating with debtors and other departments within the company.
 * Planning repayment schedules in the event of the insolvency of debtors.
 * Registering and checking payments in the system.
 * Preparing materials for the legal department.</t>
   </si>
   <si>
     <t>* Враќање на задоцнетите побарувања од клиентите на лизинг компанија.
 * Регистрирање и контролирање на задоцнетите побарувања.
 * Обработка и праќање на писмени и е-поштенски потсетници.
 * Комуницирање со должници и други оддели во рамките на компанијата.
 * Планирање на распореди за отплата во случај на несолвентност на должниците.
 * Регистрирање и проверка на плаќањата во системот.
 * Подготвување на материјали за правниот оддел.</t>
   </si>
@@ -1504,76 +1410,50 @@
     <t>* Оценување на законитоста на претприемачката активност на банката.
 * Мониторинг на законодавните стандарди и барања на органи на надзор кои се важечки на местото на активност на банката.
 * Идентификување на ризиците во законодавството и/или внатрешните процедури.
 * Указување на потенцијалните ризици на надредените.</t>
   </si>
   <si>
     <t>Dealer/Trader</t>
   </si>
   <si>
     <t>Дилер/Трговец</t>
   </si>
   <si>
     <t xml:space="preserve">* Purchase, keeping and sale of securities, commodities and foreign currencies in the currency of the clients and/or on the account of the bank.
 * Monitoring and verifying prices of the financial tools at the security exchange.
 * Following and analyzing the development on financial markets.
 * Exchanging information with colleagues and clients.
 * Preparing financial reports.
 </t>
   </si>
   <si>
     <t>* Купување, чување и продажба на хартии од вредност, стоки и странски валути во валута на клиентите и/или на сметката на банката.
 * Мониторирање и верифицирање на цените на финансиските инструменти на берзата на хартии од вредност.
 * Следење и анализирање на развојот на финансиските пазари.
 * Размена на информации со колегите и клиентите.
 * Подготвување на финансиски извештаи.</t>
-  </si>
-[...24 lines deleted...]
-* Подготвување на неделни и месечни извештаи.</t>
   </si>
   <si>
     <t>Financial Advisor</t>
   </si>
   <si>
     <t>Финансиски советник</t>
   </si>
   <si>
     <t>* Providing personalized financial advice to clients based on their individual financial situations and goals.
 * Analyzing clients' financial information to develop tailored investment strategies and plans.
 * Educating clients on various financial products and services, including investments, insurance, and retirement planning.
 * Monitoring clients' portfolios and making recommendations for adjustments as needed to optimize performance.
 * Building and maintaining strong relationships with clients to ensure high levels of satisfaction and trust.
 * Staying up-to-date with market trends, economic developments, and changes in financial regulations to provide informed advice.
 * Preparing and presenting financial plans and reports to clients in a clear and understandable manner.
 * Collaborating with other financial professionals, such as accountants and tax advisors, to provide comprehensive services.
 * Conducting regular reviews with clients to assess their financial goals and progress.
 * Actively seeking new clients through networking, referrals, and marketing efforts to grow the business.</t>
   </si>
   <si>
     <t>* Давање на персонализирани финансиски совети на клиентите врз основа на нивните индивидуални финансиски ситуации и цели.
 * Анализа на финансиските информации на клиентите за да се развијат прилагодени инвестициски стратегии и планови.
 * Едуцирање на клиентите за различни финансиски производи и услуги, вклучувајќи инвестиции, осигурувања и пензиони планови.
 * Мониторинг на портфолијата на клиентите и давање препораки за прилагодувања кога е потребно, за да се оптимизира перформансата.
 * Градење и одржување на силни односи со клиентите за да се обезбеди висок степен на задоволство и доверба.
@@ -1745,80 +1625,50 @@
 * Решавање на посебните барања на клиентите (на пр. резервација на билети за настани, обезбедување приватен лет, итн.).</t>
   </si>
   <si>
     <t>Product Manager - Specialist</t>
   </si>
   <si>
     <t>Менаџер на производи - специјалист</t>
   </si>
   <si>
     <t>* Developing the new and innovating the existing bank products and services.
 * Monitoring and analyzing the competitive environment.
 * Following the fulfilling of goals in the area of product profitability.
 * Taking part in creating and setting the processes connected with products.
 * Directing and training new employees.
 * Analyzing and solving arisen operating problems.
 * Cooperating with other departments of the bank.</t>
   </si>
   <si>
     <t>* Развивање на нови и иновирање на постојните банкарски производи и услуги.
 * Мониторинг и анализа на конкурентската средина.
 * Следење на исполнувањето на целите во областа на профитабилноста на производите.
 * Учество во создавањето и поставувањето на процесите поврзани со производите.
 * Насочување и обука на нови вработени.
 * Анализа и решавање на настанатите оперативни проблеми.
 * Соработка со другите одделенија на банката.</t>
-  </si>
-[...28 lines deleted...]
-* Останете обновени со трендите во индустријата и регулаторните промени кои влијаат на банкарските производи за да осигурете усогласеност и конкурентност.</t>
   </si>
   <si>
     <t>Relationship Manager</t>
   </si>
   <si>
     <t xml:space="preserve">* Presenting and selling banking products and services to company clients.
 * Monitoring the market and competitors' activities within the assigned region.
 * Finding new clients.
 * Creating and developing business relationships with company clients.
 * Performing one's prescribed personal business plan.
 * Participating in performing financial and campaign plans.
 * Keeping records and the database of clients. </t>
   </si>
   <si>
     <t>* Презентирање и продавање на банкарски производи и услуги на клиентите на компанијата.
 * Мониторинг на пазарот и активностите на конкурентите во рамки на назначениот регион.
 * Пронаоѓање на нови клиенти.
 * Создавање и развивање на деловни односи со клиентите на компанијата.
 * Остварување на зададениот личен деловен план.
 * Учество во остварувањето на финансиски и кампањни планови.
 * Водење на евиденција и база на податоци за клиентите.</t>
   </si>
   <si>
     <t>Risk Specialist</t>
   </si>
@@ -2058,80 +1908,50 @@
 * Conducting diagnostics and troubleshooting of electrical issues in vehicles.
 * Collaborating with engineers to implement electrical solutions and improvements.
 * Utilizing specialized software and tools for circuit design and analysis.
 * Performing routine maintenance and inspection of electrical systems in vehicles.
 * Ensuring compliance with safety standards and regulations in all electrical work.
 * Documenting technical specifications, test results, and maintenance records.
 * Supporting the assembly and installation of electrical components in vehicles.
 * Participating in research and development projects to innovate new electrical technologies for automotive applications.
 * Providing technical support and training to other team members and departments as needed.
 * Staying updated with advancements in automotive electrical engineering and technologies.</t>
   </si>
   <si>
     <t>* Помагање во дизајнирањето, развивањето и тестирањето на електични системи и компоненти за автомобилски апликации.
 * Вршење дијагностика и откривање на грешки на електични проблеми во возилата.
 * Соработка со инженери за спроведување на електични решенија и подобрувања.
 * Користење на специјализиран софтвер и алатки за дизајнирање и анализа на електични кола.
 * Вршење на рутинско одржување и инспекција на електични системи во возилата.
 * Заштитување на усогласеност со безбедносни стандарди и регулативи во сите електични работи.
 * Документирање на технички спецификации, резултати од тестирања и записи за одржување.
 * Поддршка на монтирање и инсталирање на електични компоненти во возилата.
 * Учество во проекти за истражување и развој за иновативни електични технологии за автомобилски апликации.
 * Обезбедување на техничка поддршка и обука за другите членови на тимот и оддели според потребите.
 * Ажурирање со напредоци во автомобилско електично инженерство и технологии.</t>
   </si>
   <si>
-    <t>Machine Operator</t>
-[...28 lines deleted...]
-  <si>
     <t>Maintenance Engineer</t>
   </si>
   <si>
     <t>Инженер за одржување</t>
   </si>
   <si>
     <t>* Providing preventive and operational maintenance of machinery and equipment.
 * Managing, coordinating, motivating and evaluating subordinate employees.
 * Developing and updating maintenance plans.
 * Identifying worn parts.
 * Ordering spare parts.
 * Analysing the causes of downtime and taking measures to eliminate them.
 * Monitoring and controlling maintenance costs.
 * Communicating with shift masters, process engineers and suppliers of machinery and equipment.</t>
   </si>
   <si>
     <t>* Извршување на превентивно и оперативно одржување на машините и опремата.
 * Управување, координирање, мотивирање и евалуација на подредените вработени.
 * Развивање и ажурирање на плановите за одржување.
 * Идентификување на истрошени делови.
 * Нарачување на резервни делови.
 * Анализа на причините за застој и преземање мерки за нивно елиминирање.
 * Мониторинг и контрола на трошоците за одржување.
 * Комуникација со мајстори на смени, процесни инженери и добавувачи на машини и опрема.</t>
   </si>
@@ -2405,92 +2225,70 @@
 * Одговорност за правилно користење и калибрирање на механички и електрични мерни инструменти.
 * Учество во решавање на нестандардни ситуации што се појавуваат за време на производството на балкови.
 * Архивирање на примероци потребни според законодавството.</t>
   </si>
   <si>
     <t>Chemist</t>
   </si>
   <si>
     <t>Хемичар</t>
   </si>
   <si>
     <t>* Examining, measuring and recording chemical composition, density, acidity, particle size and form of a wide range of substances, compounds and materials.
 * Conducting experiments and tests by mixing two or more chemicals together.
 * Recording the findings.
 * Producing new products and improving sensory characteristics of existing products.
 * Controlling and coordinating activities of directly subordinate laboratory workers.</t>
   </si>
   <si>
     <t>* Испитување, мерење и евидентирање на хемиски состав, густина, киселост, големина на честичките и форма на широк опсег супстанци, соединенија и материјали.
 * Изведување експерименти и тестирања со мешање на две или повеќе хемикалии заедно.
 * Евидентирање на резултатите.
 * Производство на нови производи и подобрување на сетилните карактеристики на постојните производи.
 * Управување и координирање на активностите на директно потчинетите лабораториски работници.</t>
   </si>
   <si>
-    <t>* Operating and monitoring machinery and equipment in the chemical production process.
-[...26 lines deleted...]
-  <si>
     <t>* Измислување на нови и унапредување на постојните технологиски процеси.
 * Надгледување на почитувањето на формулациите и технологиските процеси.
 * Управување со предпроизводниот процес со цел да се елиминираат можните недостатоци.
 * Оценување на квалитетот на новите производи.
 * Предлагање мерки за оптимизирање на производните процеси.
 * Анализирање на варијациите во врска со шефовите на смените.
 * Изработка и ажурирање на технологиската документација и/или цртежи.
 * Соработка при подготвувањето на ценовните пресметки.</t>
   </si>
   <si>
     <t>Commerce</t>
   </si>
   <si>
     <t>Трговија</t>
+  </si>
+  <si>
+    <t>Account Manager</t>
+  </si>
+  <si>
+    <t>Менаџер на клиенти</t>
   </si>
   <si>
     <t>* Responsibility for the sale and presentation of products or services of the company
 * Market research and monitoring of competitive activities
 * Reaching out to potential clients with business offers and creating new business contacts
 * Providing guidance in selecting the appropriate solution according to defined, individual client requirements and needs
 * Maintaining regular telephone and e-mail communication with clients
 * Organizing and conducting business meetings
 * Submitting price offers and negotiating the final form of contract terms and conditions
 * Responsibility for meeting defined business plans and targets</t>
   </si>
   <si>
     <t xml:space="preserve">* Одговорност за продажба и презентација на производи или услуги на компанијата
 * Истражување на пазарот и следење на конкурентските активности
 * Пристапување кон потенцијални клиенти со деловни понуди и создавање на нови деловни контакти
 * Обезбедување насоки за избор на соодветно решение според дефинирани барања и потреби на клиентот
 * Одржување на редовна телефонска и мејл комуникација со клиентите
 * Организирање и водење на деловни состаноци
 * Испраќање на понуди и преговарање за конечните услови во договорот
 * Одговорност за исполнување на дефинирани планови и цели
 </t>
   </si>
   <si>
     <t>Betting Clerk</t>
   </si>
@@ -2512,74 +2310,50 @@
   <si>
     <t>* Спроведување на обложувалки трансакции и ракување со постапки за управување со готовина.
 * Помагање на клиентите при поставување на облози и обезбедување информации за опциите за обложување.
 * Ефикасна комуникација со клиентите за подобрување на клиентското искуство и решавање на прашања.
 * Одржување на чистота и организација на просторот за обложување и опремата.
 * Мониторирање и известување за сите нерегуларности или дискепанци во операциите на обложување.
 * Обезбедување усогласеност со применливите регулативи и公司ски политики.
 * Обработка на плаќања и ракување со касите точни.
 * Обезбедување поддршка за време на промотивни настани и посебни прилики за обложување.
 * Соработка со членовите на тимот за остварување на оперативните цели и подобрување на квалитетот на услугата.
 * Држење до информираноста за спортските настани и трендотите во обложувањето за да се инфорираат клиентите.</t>
   </si>
   <si>
     <t>Bookmaker</t>
   </si>
   <si>
     <t>Работник на шалтер во обложувалница</t>
   </si>
   <si>
     <t>* Creating, announcing and suspending betting opportunities.
 * Editing the announced rates when necessary.</t>
   </si>
   <si>
     <t>* Kreiranje, objavuvanje i zastiranje na ponudi za obabetuvanje.
 * Ureduvanje na objavuvanite kvoti koga e potrebno.</t>
-  </si>
-[...22 lines deleted...]
-* Подгответе и презентирајте редовни извештаи за изведбата на филијалата, напредокот и предизвиците до високото раководство.</t>
   </si>
   <si>
     <t>Business Analyst</t>
   </si>
   <si>
     <t>* Gathering information about the market and analysing the needs of customers.
 * Reporting analysis results to your superior.
 * Defining the fields of prospective production and business activities on the basis of market research.
 * Evaluating the results of analyses, designing market segments, short-term and long-term plans.
 * Providing recommendations for the future strategy.</t>
   </si>
   <si>
     <t>* Собирање информации за пазарот и анализирање на потребите на клиентите.
 * Известување на резултатите од анализите до вашиот претпоставен.
 * Дефинирање на пољата на перспективното производство и деловните активности врз основа на пазарно истражување.
 * Оценување на резултатите од анализите, дизајнирање на пазарни сегменти, краткорочни и долгорочни планови.
 * Давање препораки за идната стратегија.</t>
   </si>
   <si>
     <t>Buying Agent</t>
   </si>
   <si>
     <t>Референт за набавка</t>
   </si>
   <si>
@@ -2904,50 +2678,56 @@
 * Implementing promotional strategies and marketing campaigns to drive online sales.
 * Analyzing sales data and website traffic to identify trends and improve performance.
 * Collaborating with the marketing team to enhance the online presence of the shop.
 * Maintaining accurate records of sales, returns, and customer interactions.
 * Ensuring compliance with e-commerce regulations and standards for online sales.
 * Utilizing e-commerce platforms and software to streamline operations and improve efficiency.
 * Providing regular reports on performance metrics and suggesting improvements.
 * Assisting with the development and maintenance of the online shop’s user interface for optimal customer engagement.</t>
   </si>
   <si>
     <t>* Надгледување на секојдневните операции на онлајн продавницата, обезбедувајќи мазен кориснички доживеј.
 * Управување со листите на производи, вклучувајќи додавање нови производи, ажурирање на описите и оптимизирање на сликите.
 * Мониторирање на нивото на залихи и координирање со добавувачите за дополнување на артикли според потребата.
 * Обработка на нарачките од клиентите и обезбедување навремено извршување и испраќање.
 * Решавање на прашањата и проблеми на клиентите преку е-мејл, чат и телефон на професионален начин.
 * Имплементација на промотивни стратегии и маркетиншки кампањи за зголемување на онлајн продажбите.
 * Анализа на податоците за продажби и сообраќај на веб-страница за да се утврдат трендите и да се подобри перформансот.
 * Соработка со маркетиншкиот тим за подобрување на онлајн присуството на продавницата.
 * Одржување на точни евиденции за продажби, вратени производи и интеракции со клиенти.
 * Обезбедување усогласеност со електронските прописи и стандардите за онлајн продажби.
 * Користење на електронските платформи и софтвер за поедноставување на операциите и подобрување на ефикасноста.
 * Поднесување на редовни извештаи за показатели за перформанси и предлагање подобрувања.
 * Помош при развојот и одржувањето на корисничкиот интерфејс на онлајн продавницата за оптимално ангажирање на клиентите.</t>
   </si>
   <si>
+    <t>Product Manager</t>
+  </si>
+  <si>
+    <t>Продукт менаџер</t>
+  </si>
+  <si>
     <t>* Creating business solutions, processes and business models.
 * Processing technical and price proposals.
 * Designing and implementing measures for development.
 * Promoting the sale of products with respect to technical and procedural aspects and relations with suppliers.
 * Managing the relative technical and commercial documentation.
 * Analysing market conditions, processing the results of market analysis, providing regular reports on the results and their presentation.
 * Cooperating with business and technical section of the company.
 * Representing the company in meetings with business partners and other entities.</t>
   </si>
   <si>
     <t>* Kreiranje na biznis rešenija, procesi i biznis modeli.
 * Obrabotka na tehnički i cenovni predlozi.
 * Dizajniranje i implementiranje na merki za razvoj.
 * Promoviranje na prodazba na proizvodi vo odnos na tehničkite i proceduralnite aspekti i odnosite so dobavuvachite.
 * Upravuvanje so odgovornata tehnička i komercijalna dokumentacija.
 * Analiza na pazarните uslovi, obrabotka na rezultatite od pazarnoto istražuvanje, pružanje na redovni izveštai za rezultatite i nivno prezentiranje.
 * Sorabotka so biznis i tehničkiot sektor na kompanijata.
 * Przedstavuvanje na kompanijata na sastanci so biznis partnerite i drugi pravni subjekti.</t>
   </si>
   <si>
     <t>Promotional Assistant</t>
   </si>
   <si>
     <t>Асистент за промоции</t>
   </si>
@@ -3506,50 +3286,88 @@
   <si>
     <t>Civil Engineer</t>
   </si>
   <si>
     <t>Градежен инженер</t>
   </si>
   <si>
     <t>* Completing preparatory, technical, project and other construction and construction-technical documentation for the authorisation of constructions, their alterations, and maintenance work.
 * Completing partial documentation for territorial plans.
 * Completing documentation for the assessment of the impact of construction work on the environment.
 * Providing the technical and economic consulting services (expert opinions, surveys, estimates, etc.).
 * Performing construction measurements and construction diagnostics.
 * Providing professional author's supervision regarding the construction work in accordance with the approved project documentation.
 * Representation investor during the preparation and provision of construction works.</t>
   </si>
   <si>
     <t>* Изработка на подготовни, технички, проекти и другиоградежни и градежно-технички dokumentacii за овластувањe на градби, нивни измени и за работи на одржување.
 * Изработка на делови од документација за територијални планови.
 * Изработка на документација за оценка на влијанието на градежните работи врз животната средина.
 * Пружање на технички и економски консултантски услуги (експертски мислења, испитувања, проценки итн.).
 * Извршување на градежни мерења и градежна дијагностика.
 * Пружање на професионално авторско надзорување за градежните работи во согласност со одобрената проектна документација.
 * Претставување на инвеститорот за време на подготовка и реализација на градежните работи.</t>
   </si>
   <si>
+    <t>Civil Engineer for Public Procurement</t>
+  </si>
+  <si>
+    <t>Градежен инженер за јавни набавки</t>
+  </si>
+  <si>
+    <t>* Preparing and submitting competitive bids for construction projects.
+* Analyzing project requirements and specifications to determine bid scope.
+* Collaborating with project managers, engineers, and other stakeholders to gather necessary information.
+* Conducting cost analysis and estimating project expenses to create accurate bid proposals.
+* Researching and identifying potential subcontractors and suppliers for project needs.
+* Ensuring compliance with legal and regulatory requirements in bid submissions.
+* Presenting bids to clients and addressing any inquiries or concerns.
+* Maintaining records of bids submitted and outcomes for future reference.
+* Monitoring industry trends and competitor activities to enhance bidding strategies.
+* Participating in negotiations with clients and stakeholders to secure contracts.
+* Assisting in the development of project schedules and resource allocation.
+* Providing support during the project execution phase to ensure adherence to bid specifications.
+* Contributing to the continuous improvement of bidding processes and methodologies.
+* Attending industry conferences and networking events to promote the company and gather insights.</t>
+  </si>
+  <si>
+    <t>* Подготвување и поднесување на конкурентни понуди за градежни проекти.
+* Анализа на проектните барања и спецификации за определување на опфатот на понудата.
+* Соработка со менаџери на проекти, инженери и други сакодаци за собирање на потребните информации.
+* Извршување на анализа на трошоци и проценка на проектните трошоци за создавање на точни понудени предлози.
+* Истражување и препознавање на потенцијални подизведувачи и добавувачи за потребите на проектот.
+* Обезбедување на усогласеност со правните и регулаторни барања при поднесувањето на понуди.
+* Презентирање на понуди на клиенти и расправање со било кои проблематики или пос्वचки.
+* Водење евиденција за поднесените понуди и резултатите за идната референца.
+* Мониторинг на индустриски трендови и активности на конкурентите за подобрување на стратегиите за наддавање.
+* Учество во преговорите со клиенти и сакодаци за обезбедување на договори.
+* Помош во развијуњето на проекти часови и распределба на ресурси.
+* Давање подршка за време на извршната фаза на проектот за обезбедување на усогласеност со спецификациите на понудата.
+* придонесување во континуитето намелѓуње на процесите и методологиите за наддавање.
+* Посета на индустриски конференции и мрежни настани за промоција на компанијата и собирање информации.</t>
+  </si>
+  <si>
     <t>Construction Manager</t>
   </si>
   <si>
     <t>Менаџер за изградба</t>
   </si>
   <si>
     <t>* Coordinating and organising the staff according to the site manager’s instructions.
 * Monitoring the construction processes and procedures while maintaining safety and health at work.
 * Supervising the performance of construction works in accordance with the work schedule.
 * Performing the activities according to construction documentation and their recording in the site diary.
 * Responsibility for the proper management of the company’s wealth.</t>
   </si>
   <si>
     <t>* Координирање и организација на вработените според упатствата на шефот на градилиштето.
 * Мониторинг на извршувањето на процесите и постапките при изградба придржувајќи се на безбедноста и здравјето на работа.
 * Надгледување на извршувањето на градежните работи во согласност со работниот распоред.
 * Извршување на активностите според градежната документација и нивно евидентирање во дневникот на градилиштето.
 * Одговорност за соодветен менаџмент на богатството на компанијата.</t>
   </si>
   <si>
     <t>Construction Plant Operator</t>
   </si>
   <si>
     <t>Оператор на градежни машини</t>
   </si>
@@ -3963,80 +3781,50 @@
 * Мешање на бои со пигмент за да се постигне посакуваната нијанса на боја.
 * Нанесување боја на ролери за боја и/или четки, отстранување на вишокот боја со помош на решетка.
 * Нанесување боја на внатрешни и надворешни ѕидови со ролери за боја и/или четки.</t>
   </si>
   <si>
     <t>Pipe fitter</t>
   </si>
   <si>
     <t>Монтажер на цевки</t>
   </si>
   <si>
     <t>* reading isometric drawings
 * assembling switching systems according to plans
 * bending the pipes
 * repairing and maintanance of pipe systems
 * assembling sewers, water and gas supply pipes</t>
   </si>
   <si>
     <t>* читање на изометриски цртежи
 * монтажа на sistemi за преклопување според плановите
 * виткање на цевки
 * поправка и одржување на системи од цевки
 * монтажа на канализациони, води и гасоводни цевки</t>
   </si>
   <si>
-    <t>Production Manager</t>
-[...28 lines deleted...]
-  <si>
     <t>Project Manager</t>
   </si>
   <si>
     <t>Проектен менаџер</t>
   </si>
   <si>
     <t>* Planning, managing, and coordinating construction projects.
 * Responsibility for compliance with the agreed deadlines and budget.
 * Inspecting the quality of completed work.
 * Cooperating with construction designers and construction supervisors.
 * Sending price inquiries to potential suppliers.
 * Conducting negotiations with suppliers and selecting suppliers in co-operation with investors.
 * Completing weekly and monthly reports.
 * Cooperating in receiving the construction works.</t>
   </si>
   <si>
     <t>* Планирање, управување и координирање на градежни проекти.
 * Одговорност за почитување на договорените рокови и буџет.
 * Инспектирање на квалитетот на завршените работи.
 * Соработка со градежни дизајнери и градежни надзорници.
 * Испраќање на упити за цени на потенцијални добавувачи.
 * Водење преговори со добавувачи и избор на добавувачи во соработка со инвеститори.
 * Подготвување на неделни и месечни извештаи.
 * Соработка при прием на градежните работи.</t>
   </si>
@@ -4171,99 +3959,69 @@
     <t>* Вршење на пресметки кои се неопходни за дизајнирање на поедноставна ладилна и климатизациска опрема.
 * Монтажа, демонтажа и довршување на ладилна и климатизациска опрема.
 * Откривање на дефекти и одредување на постапките кои се неопходни за нивно отстранување.
 * Поврзување на компоненти за автоматска контрола со ладилна и климатизациска опрема.
 * Оценување на објекти во однос на задоволување на стандардите и прописите.</t>
   </si>
   <si>
     <t>Roofer</t>
   </si>
   <si>
     <t>Мајстор за кровови</t>
   </si>
   <si>
     <t>* Calculating, plotting and fabricating sheet metal products.
 * Cutting the sheet metal plates into the required dimensions.
 * Laying a soft and hard roof covering.
 * Covering roofs, terraces, balconies, loggias, parapets, cornices, window sills, etc. with sheet metal.</t>
   </si>
   <si>
     <t>* Пресметување, цртање и изработка на производи од лим.
 * Сечење на лимени плочи во бараните димензии.
 * Полагање на мека и тврда покривна обвивка.
 * Покривање на покриви, тераси, балкони, лоѓии, парапети, венци, прагови на прозорци итн. со лим.</t>
   </si>
   <si>
-    <t>Scaffolder</t>
-[...2 lines deleted...]
-    <t>Скелар</t>
+    <t>Scaffolder worker</t>
+  </si>
+  <si>
+    <t>Монтер на скелиња</t>
   </si>
   <si>
     <t xml:space="preserve">* Putting up scaffoldings while considering the load-carrying capacity of the bed.
 * Putting up scaffoldings along the frontage of the buildings.
 * Putting up protective railings, protective nets, ladders, floors and blocks that prevent objects from falling down from the scaffolding.
 * Being responsible for building the right foundations of a scaffolding, for the correct anchoring and putting up of the scaffolding .
 * Taking apart the scaffolding and protective nets after finishing the building process.
 </t>
   </si>
   <si>
     <t>* Подигнување на скелети при оглед на носивната способност на основата.
 * Подигнување на скелети долж фасадата на зградите.
 * Подигнување на заштитни огради, заштитни мрежи, скали, подови и блокови што спречуваат предмети да паднат од скелето.
 * Одговорен за изградба на соодветни темели на скелето, за правилно Sidorenje и подигнување на скелето.
 * Разградување на скелето и заштитни мрежи по завршувањето на изградбениот процес.</t>
-  </si>
-[...28 lines deleted...]
-* Взаимодејство со професионалци и организации како добавувачи, производители, دارمичари и архитекти.</t>
   </si>
   <si>
     <t>Stonemason</t>
   </si>
   <si>
     <t>Ѕидар</t>
   </si>
   <si>
     <t>* Selecting suitable stone blocks that are required to implement the contract.
 * Cutting stone blocks to the required dimensions.
 * Engraving and polishing stone plates.
 * Hewing, sandblasting, gilding and silvering letters.
 * Mounting and fixing tombstones in cemeteries.</t>
   </si>
   <si>
     <t>* Selekcija na soodvetni kamenu blokovi koji se baram za realizacija na dogovorot.
 * Sечење на камeн блoкови до потребната големина.
 * Гравanýње и полирање на камeни табли.
 * Секиране, песоклошно струење, поѕлатување и посребрување букви.
 * Монтирање и поправање на надгробни споменикy во гробишта.</t>
   </si>
   <si>
     <t>Structural Engineer</t>
   </si>
   <si>
@@ -4541,50 +4299,56 @@
   </si>
   <si>
     <t>Billing Clerk</t>
   </si>
   <si>
     <t>* Issuing and processing of invoices, credit and debit notes.
 * Performing retrospective control of invoices and billing documentation.
 * Preparing documentation for invoicing and accounting.
 * Processing of travel orders.
 * Monitoring the payment discipline of customers, urging of late payments.
 * Cash management in domestic and foreign currency.
 * Communicating with customers and suppliers, solving possible discrepancies.
 * Recording and archiving of documents in accordance with accounting, tax and internal regulations.</t>
   </si>
   <si>
     <t>* Издавање и обработка на фактури, кредитни и дебитни белешки.
 * Извршување ретроспективна контрола на фактури и докуметација за наплати.
 * Подготвување на докуметација за фактурирање и сметководство.
 * Обработка на патни нарачки.
 * Мониторинг на платежната дисциплина на клиентите, поттикнување на задоцнети плаќања.
 * Управување со готовина во домашна и странска валута.
 * Комуницирање со клиенти и добавувачи, решавање на можни нескладности.
 * Евидентирање и архивирање на документи во согласност со сметководствени, даночни и внатрешни прописи.</t>
   </si>
   <si>
+    <t>Cashier</t>
+  </si>
+  <si>
+    <t>Благајник</t>
+  </si>
+  <si>
     <t>* Receiving and issuing cash in local and foreign currency, valuables etc.
 * Issuing cash receipt and cash expenditure vouchers.
 * Keeping records of the cash received and issued.
 * Material responsibility for entrusted cash and valuables.
 * Participating in completing the daily and monthly financial statements of the company.</t>
   </si>
   <si>
     <t>* Примање и издавање на пари во домашна и странскак Валута, вредности итн.
 * Издавање на пријемници и трошковни налози за готовина.
 * Водење евиденција за примена и издадена готовина.
 * Материјална одговорност за доверената готовина и вредности.
 * Учество во изработка на дневните и месечни финансиски извештаи на компанијата.</t>
   </si>
   <si>
     <t>Chief Accountant</t>
   </si>
   <si>
     <t>Главен сметководител</t>
   </si>
   <si>
     <t>* Complex administration and management of accounting. 
 * Processing monthly, quarterly, and annual financial statements.
 * Defining the accounting methods that are used in the company and participation in the creation of internal directives related to accounting.
 * Preparing materials that are used for reporting to a superior.
 * Methodology management of accounting and related processes pursuant to valid legislation.
@@ -5063,50 +4827,86 @@
   </si>
   <si>
     <t>Даночен советник</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
   </si>
   <si>
     <t>* Давање совети во врска со даноци, такси, надомести, даночни постапки на даночни и општински органи.
 * Издавање на стручни мислења, упатства и препораки.
 * Пополнување, верификација и контроверзација на даночните пријави.
 * Пристапување кон даночни инспекции, даночни ревизии и слични посебни проекти.
 * Соработка со тим на даночни советници при решавање на тешки проблеми.
 * Спроведување на даночното планирање и оптимизирање на даночни обврски.
 * Претставување на клиенти во даночни постапки.
 * Пристапување кон внатрешни и надворешни обуки.</t>
   </si>
   <si>
+    <t>Treasury specialist</t>
+  </si>
+  <si>
+    <t>Специјалист за финансии (Treasury)</t>
+  </si>
+  <si>
+    <t>* Continuous provision of internal and external financing according to the organization's needs
+* Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
+* Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
+* Management of relations with financial institutions and selection of suitable financing instruments
+* Preparation of funds to ensure operational, project and investment financing of the organization
+* Financial risk management; elimination of financial risks with the help of hedging instruments
+* Financial planning, modeling and prediction of cash flow from operating and investment activities
+* Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
+* Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
+* Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
+* Account management, cash pooling and management of the company's payment system
+* Effective placement / investment of financial surpluses of management
+* External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
+  </si>
+  <si>
+    <t>* Континуирано обезбедување на внатрешно и надворешно финансирање според потребите на организацијата
+* Изготвување финансиски планови и предлагање на најпогодни начини и методи за обезбедување на потребниот обем на средства
+* Анализа на движењата на финансиските и пазарите на капитал и можностите за финансирање, особено од финансиските институции
+* Управување со односите со финансиските институции и избор на соодветни финансиски инструменти
+* Подготовка на средства за обезбедување на оперативно, проектно и инвестициско финансирање на организацијата
+* Управување со финансиски ризик; елиминирање на финансиските ризици со помош на хеџинг инструменти
+* Финансиско планирање, моделирање и предвидување на готовинскиот тек од оперативните и инвестициските активности
+* Следење и контрола на развојот, особено на побарувањата, обврските и нивното влијание врз севкупниот готовински тек
+* Водење евиденција за подигнати кредити, финансирање со лизинг, важни обврски и побарувања и сл.
+* Иницирање правила за управување со ризик за спречување и намалување на побарувањата (кредитна политика, контролни процеси, верификација на клиентите)
+* Управување со сметки, здружување на готовина и управување со платниот систем на компанијата
+* Ефективно пласирање/вложување на финансиските вишоци на менаџментот
+* Надворешна комуникација со релевантни органи и организации - стекнување, анализа и следење на податоци добиени од финансиски организации, инвестициски банки, државни органи итн.</t>
+  </si>
+  <si>
     <t>VAT specialist</t>
   </si>
   <si>
     <t>Специјалист за ДДВ</t>
   </si>
   <si>
     <t>* Preparation and submission of tax returns
 * Summary statements
 * Analysis, reporting
 * Tracking changes in the area of taxes and their interpretation and implementation in the company's systems
 * Cooperation on the creation and updating of the company's methodological instructions in the area of taxes
 * Collaboration on projects and process improvement
 * Communication with other institutions during audits, preparation of documents</t>
   </si>
   <si>
     <t>* Подготовка и поднесување на даночни пријави
 * Збирни изјави
 * Анализа, известување
 * Следење на промените во делот на даноците и нивно толкување и имплементација во системите на компанијата
 * Соработка за креирање и ажурирање на методолошките упатства на компанијата во делот на даноците
 * Соработка на проекти и подобрување на процесите
 * Комуникација со други институции при ревизии, подготовка на документи</t>
   </si>
   <si>
     <t>Education, Science &amp; Research</t>
@@ -5634,80 +5434,50 @@
 * Одговорност за почитување на хигиената и културата на храна во школска менза.
 * Управување и надгледување на работата на подреден персонал.
 * Обезбедување на усогласеност со нутритивните вредности во оброците што се служат.
 * Составување на неделно мену.
 * Обезбедување на економичното управување со доделените средства.</t>
   </si>
   <si>
     <t>School Caretaker</t>
   </si>
   <si>
     <t>Училишен домар</t>
   </si>
   <si>
     <t>* Performing simple repairs and general maintenance activities as regards school property and premises.
 * Maintaining cleanliness and order on the school premises.
 * Ordering and receiving works from specialised companies.
 * Clearing snow and ice from pavements, stairs, and roads during the winter.
 * Boiler room operating.</t>
   </si>
   <si>
     <t>* Извршување на едноставни поправки и општи активности за одржување во однос на училишниот имот и простории.
 * Одржување на чистота и ред на училишните простории.
 * Нарачување и пријемање на работи од специјализирани компании.
 * Очистување на снег и мраз од тротоари, скали и патишта за време на зимата.
 * Работа на котларницата.</t>
-  </si>
-[...28 lines deleted...]
-* Да дејствува како претставник на училиштето во заедницата, промовирајќи ги вредностите и мисијата на институцијата.</t>
   </si>
   <si>
     <t>Secondary School Teacher</t>
   </si>
   <si>
     <t>* Teaching professional, natural sciences and general education subjects.
 * Keeping attendance records and records of the lessons given in the classroom. 
 * Explaining new lessons to students, dictation of notes.
 * Testing the students’ knowledge in the form of verbal answers and written tests, including assessment using marks.
 * Issuing written warnings to students who breach school regulations.
 * Preparing educational aids to support the educational process.</t>
   </si>
   <si>
     <t>* Подучување на професионални, природно-математички и општообразовни предмети.
 * Водење на евиденција за посетеноста и евиденција за изведените часови во училницата.
 * Објаснување на нови лекции на учениците, диктирање на белешки.
 * Тестирање на знаењата на учениците во форма на усни одговори и писмени тестови, вклучувајќи оценување со оценки.
 * Издавање на писмени предупредувања до учениците кои ги прекршуваат школските правила.
 * Подготвување на образовни помагала за поддршка на образовниот процес.</t>
   </si>
   <si>
     <t>Special Needs Teacher</t>
   </si>
   <si>
     <t>Логопед/дефектолог</t>
@@ -6419,74 +6189,50 @@
     <t>* Поддршка на клиентите во решавање на проблеми преку структурирани прашања, рефлексии, предлози и повратна информација.
 * Нудење на консултации за алтернативни процедури и нивните последици.
 * Помагање при спроведувањето на дефинирани планови и намери.
 * Поддршка на развој и учење.</t>
   </si>
   <si>
     <t>Compensation &amp; Benefit Specialist</t>
   </si>
   <si>
     <t>Специјалист за компензација и бенефиции</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in the setting of reward strategies within the company.
 * Planning of personal costs.
 * Watching withdrawals from the funds earmarked for the remuneration of employees.
 * Reevaluating the height of salaries and provided benefits.
 * Solving problems connected with remuneration.
 </t>
   </si>
   <si>
     <t>* Учество во поставувањето на стратегии за награди во рамките на компанијата.
 * Планирање на лични трошоци.
 * Мониторинг на повлекувања од фондовите наменети за надоместување на вработените.
 * Преѕенирање на висината на платите и обезбедените придобивки.
 * Решавање на проблеми поврзани со надоместувањето.</t>
-  </si>
-[...22 lines deleted...]
-* Информирање за трендите во индустријата и најдобрите практики за подобрување на ефикасноста на одделот.</t>
   </si>
   <si>
     <t>Education Specialist</t>
   </si>
   <si>
     <t>Специјалист за едукација на вработените</t>
   </si>
   <si>
     <t>* Responsibility for the drawing up a plan of training activities.
 * Determining the training needs and communication with senior staff in developing a training plan.
 * Preparing the group and individual training plans.
 * Introducing the new training systems and new projects.
 * Cooperating in the implementation of professional career system and in creating a system of further education.
 * Creating and implementing the professional career system of employees and creating the processes to ensure the further professional development of employees.
 * Conducting organisation development projects.
 * Independent completing, recording and revising the proposals of training activities (internal and external).
 * Creating and managing the catalogue of training activities.
 * Providing advice on creating training proposals.
 * Preparing and organising internal trainings, preparing technical equipment and the ensuring suitable classrooms.
 * Tracking feedback from conducted training in order to improve the service provided for the necessary staff development.
 * Providing training activities through external training companies.
 * Participating in defining the requirements and specifications for choosing a supplier of training activities.
 * Communicating with the external suppliers of trainings.
 * Covering the current qualification needs.
 * Providing advice to managers and employees concerning the arrangements for further education.
@@ -8310,106 +8056,50 @@
 * Creating and updating computer programs for distribution networks, pricing, taxation and technical changes in life insurance.
 * Testing the profitability of products.
 * Preparing personalised insurance offers.
 * Preparing documents for the assessment of non-standard changes in life insurance.
 * Performing and ensuring activities related to financial funds in investment life insurance.
 * Preparing documentation and participating in conducting methodological trainings for distribution networks.
 * Preparing documentation for accounting, the National Bank of Slovakia, auditors, shareholders and other entities, preparing periodic reports for the reinsurer.
 * Providing expert consultation on life insurance products to other units of the company.</t>
   </si>
   <si>
     <t>* Мониторинг на осигурителниот пазар, развој на нови производи и предлагање промени на постојните производи.
 * Формулирање на осигурителни договори, осигурителни услови и посебни аранжмани.
 * Одредување на премијални тарифи, висина на технички резерви во животно осигурување и дополнително осигурување.
 * Подготвување и ажурирање на технички деловни планови и прирачници.
 * Подготвување на документи за спроведување на промени поврзани со иновации на производи во информацискиот систем.
 * Креирање и ажурирање на компјутерски програми за дистрибутивни мрежи, ценовни изразувања, оданочување и технички промени во животно осигурување.
 * Тестирање на профитабилност на производите.
 * Подготвување на персонализирани осигурителни понуди.
 * Подготвување на документи за проценка на не-стандардни промени во животно осигурување.
 * Извршување и обезбедување на активности поврзани со финансиски фондови во животно осигурување со инвестиции.
 * Подготвување на докуметација и учество во спроведување на методолошки обуки за дистрибутивни мрежи.
 * Подготвување на докуметација за сметководство, Народна банка на Словачка, аудитори, акционери и други ентитети, подготвување на периодични извештаи за реосигуратора.
 * Обезбедување на стручна консултација за производе од животно осигурување на други единици на компанијата.</t>
   </si>
   <si>
-    <t>* Overseeing the overall operations and strategic direction of the branch.
-[...54 lines deleted...]
-  <si>
     <t>Health Care Purchasing Specialist</t>
   </si>
   <si>
     <t>Специјалист за набавка на здравствена заштита</t>
   </si>
   <si>
     <t>* Checking the administration and updating of the register of healthcare providers (HCP).
 * Checking the completeness and veracity of contracts concluded with HCP.
 * Taking part in the implementation of consultation procedures regarding the contractual terms.
 * Processing the accepted comments regarding the contractual terms and ensuring their incorporation into contractual relations.
 * Cooperating in the preparation of proposals for the company’s health programmes.
 * Assessing material and technical equipment regarding the contractual terms of HCP in relation to their payment.
 * Working with analyses and creating secondary analyses in the area of price conditions as set out in the contracts with HCP on the basis of the company’s requests and needs.
 * Preparing statistical overviews of the impact of price adjustments of the terms for HCP on the company’s budget.
 * Issuing opinions and processing requests addressed to the Healthcare Surveillance Authority, the Ministry of Health of the Slovak Republic and other institutions, if their request is factually appropriate for the department.</t>
   </si>
   <si>
     <t>* Проверка на администрирањето и ажурирањето на регистарот на здравствени служби (HCP).
 * Проверка на потполноста и вистинитоста на договорите склучени со HCP.
 * Учество во спроведувањето на постапката за консултации во врска со договорните услови.
 * Обработка на прифатените коментари во врска со договорните услови и осигурување на нивно вклучување во договорните односи.
 * Соработка во подготовка на предлози за здравствените програми на компанијата.
 * Оценување на материјално-техничката опрема во врска со договорните услови на HCP во однос на нивниот плаќање.
 * Работа со анализи и креирање на секундарни анализи во областа на ценовите услови утврдени во договорите со HCP, според потребите и барањата на компанијата.
 * Подготовка на статистички прегледи за влијанието на ценовните прилагодувања на условите за HCP врз буџетот на компанијата.
@@ -8883,80 +8573,50 @@
   <si>
     <t>* Создавање на широк спектар на графички концепти врз основа на детални задачи од клиентите.
 * Вградување на коментарите на клиентите во графичките дизајни.
 * Пренесување на цртежите од хартија во електронска форма со користење на скенер.
 * Поставување на конечниот стил и бои на цртежите во програма за графички облици.
 * Извоз на графички дизајни во посакуваниот формат.</t>
   </si>
   <si>
     <t>Managing Editor</t>
   </si>
   <si>
     <t>* Responsibility for the content of the entrusted periodical.
 * Coordinating the activities of editors in the publishing house.
 * Editing articles.
 * Creating the appearance of the pages in the periodical.
 * Writing editorials.</t>
   </si>
   <si>
     <t>* Одговорност за содржината на caracteresното издание со определена периодичност.
 * Координирање на активностите на уредниците во издавачката куќа.
 * Уредување на статии.
 * Креирање на изгледот на страните во изданието.
 * Пишување на уводници.</t>
   </si>
   <si>
-    <t>Organizer</t>
-[...28 lines deleted...]
-  <si>
     <t>Photo Editor</t>
   </si>
   <si>
     <t>Уредувач на фотографии</t>
   </si>
   <si>
     <t>* Searching for photographs, illustrations, and flash animations in online databases.
 * Assigning tasks to photographers.
 * Selecting suitable photographs and illustrations for the covers of periodicals, articles, websites, etc.
 * Archiving purchased photographs.
 * Communicating with editors and the issue manager, etc.</t>
   </si>
   <si>
     <t>* Пребарување на фотографии, илустстрации и флеш анимации во онлајн бази на податоци.
 * Додавање на задачи на фотографи.
 * Избирање на соодветни фотографии и илустрации за кориците на периодични изданија, статии, веб-сајтови итн.
 * Архивирање на купени фотографии.
 * Комуникација со уредници и менаџер на изданијата итн.</t>
   </si>
   <si>
     <t>Printer</t>
   </si>
   <si>
     <t>Печатер</t>
   </si>
@@ -9147,54 +8807,54 @@
 * Conducting regular maintenance and troubleshooting of audio equipment.
 * Ensuring compliance with safety standards and regulations in audio production.
 * Recording sound effects, voiceovers, and music for various media projects.
 * Monitoring audio levels during recordings and live performances to ensure optimal sound.
 * Creating and maintaining audio archives for future reference and use.
 * Staying updated with the latest audio technology and techniques to enhance production quality.
 * Assisting in the planning and execution of sound design for multimedia projects.
 * Providing technical support and guidance to other team members during productions.
 * Managing audio budgets and resources effectively to optimize production costs.</t>
   </si>
   <si>
     <t>* Поставување и управување со аудио опрема за живи настани, снимки и емитувања.
 * Соработка со продуценти, режисери и други членови на екипата за постигнување на посакуваната квалитет на звукот.
 * Миксирање и уредување на аудио записи за обезбедување на јасност и рамнотежа.
 * Вршење редовно одржување и откривање на грешки на аудио опремата.
 * Обезбедување на усогласеност со безбедносните стандарди и прописи во аудио продукцијата.
 * Снимање на звучни ефекти, закадровски гласови и музика за различни медиумски проекти.
 * Мониторирање на аудио нивоата за време на снимањата и живите изведби за обезбедување на оптимален звук.
 * Креирање и одржување на аудио архиви за идните potrzebi и употреба.
 * Ажурирање со најновите аудио технологии и техники за подобрување на квалитетот на продукцијата.
 * Помагање во планирањето и извршувањето на дизајнот на звукот за мултимедијални проекти.
 * Pružanje tehničke podrške i насоки на другите членови на екипата за време на продукциите.
 * Ефикасно управување со аудио буџети и ресурси за оптимизирање на трошоците за продукцијата.</t>
   </si>
   <si>
-    <t>TV Presenter</t>
-[...2 lines deleted...]
-    <t>ТВ презентер</t>
+    <t>TV Host and Announcer</t>
+  </si>
+  <si>
+    <t>Телевизиски водител и спикер</t>
   </si>
   <si>
     <t>* Presenting and announcing various segments within electronic media, including radio and television programs.
 * Introducing daily programming, including shows, musical performances, and guest appearances.
 * Reading news articles and other texts in spoken format, ensuring clear and engaging delivery.
 * Conducting interviews with guests and experts to provide insightful commentary and discussion.
 * Engaging with the audience through interactive segments and social media platforms.
 * Collaborating with production teams to develop content and improve program quality.
 * Preparing for broadcasts by researching topics and gathering relevant information.
 * Delivering promotional messages and advertisements in a professional manner.
 * Adapting to live broadcasting situations with poise and professionalism.
 * Upholding the standards of journalistic integrity and accuracy in all communications.</t>
   </si>
   <si>
     <t>* Презентирање и најавување на различни сегменти во електронските медиуми, вклучувајќи радио и телевизиски програми.
 * Воведување на дневни програми, вклучувајќи емисии, музички изведби и гостувања.
 * Читање на новински статии и други текстови во говорен формат, обезбедувајќи јасно и привлечно претставување.
 * Правење интервјуа со гости и експерти за да се обезбеди инсайтна коментара и дискусија.
 * Ангажирање со публиката преку интерактивни сегменти и платформи за социјални медиуми.
 * Соработка со производни тимови за развој на содржина и подобрување на квалитетот на програмата.
 * Подготвување за емитување со истражување на теми и собирање на релевантни информации.
 * Издавање на промотивни пораки и реклами на професионален начин.
 * Прилагодување кон ситуации со директно емитување со достоинство и професионализам.
 * Утврдување на стандардите на новинарска интегритет и точност во сите комуникации.</t>
   </si>
@@ -9395,80 +9055,50 @@
   <si>
     <t>* Certifying and drafting private and public documents, including signature verification.
 * Attending board meetings of commercial companies, taking minutes, and preparing contracts.
 * Performing non-contentious legal work, such as managing inheritance proceedings and resolving legal matters that are not in dispute.
 * Advising clients on legal rights and obligations related to notarial acts.
 * Ensuring compliance with relevant laws and regulations in all notarial activities.
 * Maintaining accurate records of all notarial services rendered and safeguarding client confidentiality.
 * Collaborating with other legal professionals to facilitate the execution of documents and transactions.
 * Providing guidance on the preparation of documents necessary for various legal processes.
 * Engaging in continuous professional development to stay updated on changes in legislation and notarial practices.
 * Representing the notary office in legal proceedings when necessary and assisting clients in understanding the implications of legal documents.</t>
   </si>
   <si>
     <t>* Издавање и изготвување на приватни и јавни документи, вклучувајќи верификација на потписи.
 * присуство на собранија на управни одбори на трговски друштва, земање записник и изготвување договори.
 * Извршување на контрадикторна правна работа, како што е управување со наследни судски постапки и решавање на правни работи кои не се во спор.
 * Консултирање на клиенти за правни права и обврски поврзани со нотарски акти.
 * Осигурување усогласеност со соодветните закони и прописи во сите нотарски активности.
 * Водење на точни евиденции за сите нотарски услуги кои се извршени и заштита на тајноста на клиентите.
 * Соработка со други правни професионалци за да се олесни извршувањето на документи и трансакции.
 * Давање насоки за подготовка на документите неопходни за различни правни процеси.
 * Учествување во континуиран професионален развој за да останат ажурирани на промени во законодавството и нотарската пракса.
 * Претставување на нотарството во правни постапки кога е неопходно и помагање на клиентите да ги разберат импликациите на правните документи.</t>
   </si>
   <si>
-    <t>Notary Associate</t>
-[...28 lines deleted...]
-  <si>
     <t>Paralegal - law student</t>
   </si>
   <si>
     <t>Приправник - студент по право</t>
   </si>
   <si>
     <t xml:space="preserve">* preparing legal filings in judicial proceedings and distraint orders
 * administration and record of legal agenda
 * communication with courts, executory and notarial offices
 * monitoring legal directives
 * taking care of the legal department's agenda, basic legal support
 * administrative support of the legal department
 </t>
   </si>
   <si>
     <t>* Подготвување правни пријави во судски постапки и налози за принудна наплата
 * Администрирање и водење евиденција за правна агенда
 * Комуникација со судови, извршни и нотарски служби
 * Мониторинг на правни директиви
 * Водење на агендата на правниот оддел, основна правна поддршка
 * Административна поддршка на правниот оддел</t>
   </si>
   <si>
     <t>Prosecutor</t>
   </si>
@@ -9785,50 +9415,66 @@
   <si>
     <t>Car Fleet Manager</t>
   </si>
   <si>
     <t>Менаџер на возен парк</t>
   </si>
   <si>
     <t>* Responsibility for the good standing of the traffic situation and the efficient use of motor vehicles.
 * Planning, ensuring and performing the required service inspections of motor vehicles.
 * Communicating with insurance companies, leasing companies and public bodies.
 * Monitoring and evaluating fuel consumption.
 * Keeping records of the drivers, and preparing contracts on entrusting vehicles to individual workers.
 * Submitting financial plans for vehicle repairs.
 * Cooperating in investment planning in the company.</t>
   </si>
   <si>
     <t>* Одговорност за добар статус на сообраќајната situacija и ефикасна употреба на моторните возила.
 * Планирање, обезбедување и извршување на потребните сервисни прегледи на моторните возила.
 * Комуницирање со осигурителни компании, лизинг компании и јавни институции.
 * Мониторинг и евалуација на потрошувачката на гориво.
 * Водење на записи за возачите и подготвување на договори за доверување на возила на поединечни работници.
 * Поднесување на финансиски планови за поправка на возила.
 * Соработка во планирањето на инвестициите во компанијата.</t>
   </si>
   <si>
+    <t>Department Manager</t>
+  </si>
+  <si>
+    <t>Менаџер на оддел</t>
+  </si>
+  <si>
+    <t>* Ensuring the smooth running of the department within the company.
+* Managing, coordinating, motivating and evaluating subordinate staff.
+* Training of new recruits.
+* Finding and proposing trainings and courses for subordinate employees.
+* Checking the attendance of subordinate employees.
+* Solving non-standard situations at the workplace.
+* Participation in the selection and dismissal of employees.
+* Preparing weekly and monthly reports.</t>
+  </si>
+  <si>
     <t>* Засигурување на беспрекорна работа на одделението внатре во компанијата.
 * Управување, координирање, мотивирање и евалуирање на подредениот персонал.
 * Обука на нови вработени.
 * Пронаоѓање и предлагање на тренинзи и курсеви за подредени вработени.
 * Проверка на присуството на подредените вработени.
 * Решавање на нестандардни ситуации на работното место.
 * Учество во селекцијата и отпуштањето на вработени.
 * Подготвување на неделни и месечни извештаи.</t>
   </si>
   <si>
     <t>Editor-In-Chief</t>
   </si>
   <si>
     <t>Главен и одговорен уредник</t>
   </si>
   <si>
     <t>* Responsibility for the content and the visual aspect of newspapers, magazines, websites and other periodicals.
 * Responsibility for the accuracy and completeness of the information published.
 * Managing the editorial team and editorial board.
 * Approving ideas and suggestions of subordinates.
 * Writing leading articles (editorials), columns, etc.</t>
   </si>
   <si>
     <t>* Одговорност за содржината и визуелниот аспект на весници, списанија, мрежни места и други периодични изданија.
 * Одговорност за точноста и целосноста на објавените информации.
@@ -10059,50 +9705,56 @@
 * Идентификува потенцијални ризици и предизвици во развојот на производот.
 * Управува со буџетот за развој на производи, донесувајќи информирани одлуки за оптимизирање на распределбата на ресурсите и максимизирање на повратот на инвестицијата.
 * Воспоставува и следи клучни показатели за изведба (KPI) поврзани со развојот на производот користејќи увиди водени од податоци за постојано подобрување на процесите и резултатите.</t>
   </si>
   <si>
     <t>Head of the Legal Department</t>
   </si>
   <si>
     <t>Раководител на правна служба</t>
   </si>
   <si>
     <t>* Managing, leading, motivating and evaluating subordinate staff.
 * Providing legal support, analyses and consulting to the company management.
 * Drafting, commenting and editing contracts.
 * Monitoring legislative changes at the national and European levels.
 * Cooperating with state authorities.
 * Representing the company in litigation and administrative proceedings.</t>
   </si>
   <si>
     <t>* Управување, водење, мотивирање и евалуација на подреден персонал.
 * Обезбедување правна поддршка, анализи и консултирање на раководството на компанијата.
 * Изработка, коментар и уредување на договори.
 * Мониторинг на законодавни промени на национално и европско ниво.
 * Соработка со државните власти.
 * Претставување на компанијата во судски и управни постапки.</t>
+  </si>
+  <si>
+    <t>Head of Vehicle Technical Inspection</t>
+  </si>
+  <si>
+    <t>Раководител на техничка инспекција на возила</t>
   </si>
   <si>
     <t>Hotel manager</t>
   </si>
   <si>
     <t>Менаџер на хотел</t>
   </si>
   <si>
     <t>* Managing a hotel, a group of hotels
 * Overseeing all departments, plants and resorts
 * Responsibility for preparation and execution of the business plan, the investment and financial plan of the hotel
 * Responsibility for the readiness of the hotel to provide services
 * Responsibility for securing sufficient number of qualified employees
 * Participation in the choice of and approving new employees, making decisions about termination of employment
 * Overseeing the operation of the hotel, checking daily reports and monthly statements of operation
 * Securing PR of the hotel
 * Overseeing satisfaction of the guests and the quality of provided services
 * Taking part in exhibitions, meetings, workshops.
 * Cooperating in creating business strategies and putting them into practice</t>
   </si>
   <si>
     <t>* Управување со хотел, група на хотели
 * Надгледување на сите одделенија, објекти и одморалишта
 * Одговорност за подготовка и извршување на бизнис планот, инвестицискиот и финансискиот план на хотелот
 * Одговорност за подготвеноста на хотелот за обезбедување на услуги
@@ -10344,50 +9996,56 @@
   <si>
     <t>* Strategy and Vision: Develop and communicate a clear product vision and strategy to the development team, stakeholders, and senior management.
 * Product Backlog Management: Create, prioritize, and manage the product backlog, ensuring that it is well-groomed, refined, and ready for development.
 * Requirement Gathering: Collaborate with stakeholders, customers, and users to understand their needs and gather requirements, translating them into clear user stories and acceptance criteria.
 * Agile Planning and Execution: Participate in agile ceremonies such as sprint planning, backlog grooming, and daily stand-ups, ensuring that the team is working efficiently and delivering value in each sprint.
 * Release Management: Coordinate and manage the release process, ensuring that product increments are delivered on time and meet quality standards.
 * Cross-functional Collaboration: Work closely with development teams, UX/UI designers, quality assurance, and other stakeholders to define and deliver high-quality products that align with business objectives.
 * Stakeholder Management: Engage and manage relationships with internal and external stakeholders, addressing their concerns, gathering feedback, and keeping them informed about the product's progress.
 * Product Documentation: Create and maintain product documentation, including user guides, release notes, and other relevant materials to support the product's adoption and usage.
 * Market and Competitive Analysis: Conduct market research and competitive analysis to identify trends, opportunities, and potential product enhancements that can give the organization a competitive edge.
 * Continuous Improvement: Actively seek feedback from users and stakeholders, monitor product performance and metrics, and identify areas for improvement, driving continuous product enhancements and optimization.</t>
   </si>
   <si>
     <t>* Стратегија и визија: Развијте и пренесете јасна визија и стратегија за производот на тимот за развој, засегнатите страни и високото раководство.
 * Управување со заостанатите производи: Создадете, приоретизирајте и управувајте со заостанатиот заостаток на производи, осигурувајќи се дека е добро уреден, рафиниран и подготвен за развој.
 * Собирање на барања: Соработувајте со засегнатите страни, клиентите и корисниците за да ги разберете нивните потреби и да ги соберете барањата, преточувајќи ги во јасни кориснички приказни и критериуми за прифаќање.
 * Агилно планирање и извршување: учествувајте во агилни церемонии, како што се планирање на спринт, заостанати дотерување и дневни стенд-ап, осигурувајќи дека тимот работи ефикасно и дава вредност во секој спринт.
 * Управување со издавање: Координирајте го и управувајте со процесот на ослободување, осигурувајќи се дека зголемувањата на производот се испорачуваат на време и ги исполнуваат стандардите за квалитет.
 * Вкрстена функционална соработка: тесно соработувајте со развојните тимови, дизајнерите на UX/UI, обезбедувањето квалитет и други засегнати страни за да дефинирате и испорачувате висококвалитетни производи кои се усогласуваат со деловните цели.
 * Управување со засегнатите страни: Вклучете ги и управувајте со односите со внатрешните и надворешните засегнати страни, адресирајте ги нивните грижи, собирајте повратни информации и одржувајќи ги информирани за напредокот на производот.
 * Документација на производот: Креирајте и одржувајте документација за производот, вклучувајќи упатства за корисникот, белешки за издавање и други релевантни материјали за поддршка на усвојувањето и употребата на производот.
 * Анализа на пазарот и конкурентноста: Спроведете истражување на пазарот и конкурентна анализа за да ги идентификувате трендовите, можностите и потенцијалните подобрувања на производите што можат да и дадат на организацијата конкурентна предност.
 * Континуирано подобрување: активно барајте повратни информации од корисниците и засегнатите страни, следете ги перформансите и метриката на производот и идентификувајте области за подобрување, поттикнувајќи континуирано подобрување и оптимизација на производот.</t>
   </si>
   <si>
+    <t>Production Manager</t>
+  </si>
+  <si>
+    <t>Менаџер за производство</t>
+  </si>
+  <si>
     <t>* Planning, managing and coordinating the existing production, production processes and capacities.
 * Responsibility for creating production plans, budgets and production analysis.
 * Implementing improvements and optimising resource utilisation.
 * Coordinating, managing, assessing and motivating the production team.
 * Checking team performance and other indicators.
 * Monitoring production efficiency, securing technical support for production.
 * Technical change management, implementing new technologies and procedures to increase competitiveness.
 * Responsibility for following safety standards and quality standards, e.g. ISO 9001 and ISO 14001.
 * 
 * Co-operation with other departments in the company.</t>
   </si>
   <si>
     <t>* Планирање, управување и координирање на постојното производство, производните процеси и капацитети.
 * Одговорност за изработка на производствени планови, буџети и анализа на производството.
 * Реализирање на подобрувања и оптимизирање на искористувањето на ресурсите.
 * Координирање, управување, оценување и мотивирање на производствениот тим.
 * Проверка на перформансите на тимот и други индикатори.
 * Мониторинг на ефикасноста на производството, обезбедување техничка поддршка за производството.
 * Менаџирање на технички промени, воведување на нови технологии и процедури за зголемување на конкурентноста.
 * Одговорност за почитување на безбедносните стандарди и стандарди за квалитет, на пример ISO 9001 и ISO 14001.
 * Соработка со другите одделенија во компанијата.</t>
   </si>
   <si>
     <t>Production Supervisor</t>
   </si>
@@ -10945,84 +10603,50 @@
     <t>* Пишување и уредување на широк опсег на корпоративни статии, документи, говори, билтени итн.
 * Учество во развивањето и спроведувањето на стратегија за внатрешна комуникација.
 * Дајте совети за усвојување и користење на култура на внатрешна комуникација.
 * Ажурирање на веб-страницата и интранетот на компанијата.
 * Оценка на делотворноста на комуникацијата.</t>
   </si>
   <si>
     <t>Marketing Analyst</t>
   </si>
   <si>
     <t>Маркетинг истражувач/аналитичар</t>
   </si>
   <si>
     <t>* Collecting opinions, attitudes and preferences of consumers using targeted questionnaires, telephone surveys, etc.
 * Processing acquired data and its interpretation in the form of written analyses.
 * Proposing recommendations regarding products and/or services, their distribution and prices.
 * Cooperating with research agencies and the management of the company.</t>
   </si>
   <si>
     <t>* Собирање на мислења, ставови и преференции на потрошувачите користејќи насочени прашалници, телефонски анкети, итн.
 * Обработка на собраните податоци и нивна интерпретација во форма на писмените анализи.
 * Предлагање препораки во врска со производите и/или услугите, нивната дистрибуција и цени.
 * Соработка со истражувачки агенции и раководството на компанијата.</t>
   </si>
   <si>
-    <t>Marketing assistant</t>
-[...32 lines deleted...]
-  <si>
     <t>Marketing Officer</t>
   </si>
   <si>
     <t>Службеник за маркетинг</t>
   </si>
   <si>
     <t>* Monitoring the market and activities of competitors.
 * Organising and coordinating support marketing activities, exhibitions etc.
 * Analysing and evaluating the success of marketing activities.
 * Developing and streamlining of marketing activities.
 * Participating in launching new products.
 * Communicating with suppliers providing services.</t>
   </si>
   <si>
     <t>* Мониторинг на пазарот и активностите на конкурентите.
 * Организирање и координирање на поддршка маркетиншки активности, изложби итн.
 * Анализирање и евалуација на успехот на маркетиншките активности.
 * Развивање и оптимизација на маркетиншките активности.
 * Учество во лансирањето на нови продукти.
 * Комуницирање со добавувачи кои обезбедуваат услуги.</t>
   </si>
   <si>
     <t>Marketing Specialist</t>
   </si>
   <si>
@@ -11088,60 +10712,50 @@
   <si>
     <t>PR Manager</t>
   </si>
   <si>
     <t>Менаџер за односи со јавноста</t>
   </si>
   <si>
     <t>* Responsibility for the internal and external communications of the company, maintaining good relations with media representatives and general public.
 * Drawing up and implementing the communication strategy of the company.
 * Preparing promotional articles, press releases, speeches and official responses to the questions posed by media representatives.
 * Monitoring the materials published in mass media, completing the media analyses.
 * Communicating with the representatives of the media, organising press conferences and similar media events.
 * Building and updating a database of contacts for media representatives.
 * Preparing proposals for sponsorship activities.
 * Coordinating the activities of subordinate employees.</t>
   </si>
   <si>
     <t>* Одговорност за внатрешната и надворешната комуникација на компанијата, одржување добри односи со претставниците на медиумите и пошироката јавност.
 * Создавање и спроведување на комуникациската стратегија на компанијата.
 * Подготвување на промотивни статии, соопштенија за печатот, говори и официјални одговори на прашањата поставени од претставниците на медиумите.
 * Мониторирање на материјалите објавени во масовните медиуми, изработување на медиумски анализи.
 * Комуницирање со претставниците на медиумите, организирање на конференции за печатот и слични медиумски настани.
 * Градба и ажурирање на база на контакти за претставниците на медиумите.
 * Подготвување на предлози за спонзорства активности.
 * Координирање на активностите на подредените вработени.</t>
-  </si>
-[...8 lines deleted...]
-* Претставување на компанијата на средби со деловни партнери и други субјекти.</t>
   </si>
   <si>
     <t>* Presenting products with a view to promote sales.
 * Ensuring food product tasting.
 * Informing customers about the qualities and advantages of the presented products.
 * Handing out promotional items when purchasing a specified number of products.</t>
   </si>
   <si>
     <t>* Претставување на производи со цел да се промовираат продажбите.
 * Осигурување на дегустација на прехранбени производи.
 * Информирање на клиентите за квалитетите и предностите на претставените производи.
 * Дочекување на промотивни предмети при купување на одреден број на производи.</t>
   </si>
   <si>
     <t>SEO analyst</t>
   </si>
   <si>
     <t>* Execute search keyword discovery and expansion.
 * Perform SEO page audits.
 * Perform external back link analysis and provide recommendations.
 * Perform internal link optimization.
 * Perform SEO technical analysis and evaluation.
 * Monitor, track, and report on SEO metrics, including trend analysis, and keyword performance
 * Perform site quality checks, including navigation, content currency and broken link analysis
 * Perform usability analysis</t>
@@ -11337,74 +10951,50 @@
   <si>
     <t>Machine Fitter</t>
   </si>
   <si>
     <t>Бравар</t>
   </si>
   <si>
     <t>* Using technical documents.
 * Processing sketches to complement the technological process of locksmithing.
 * Manual processing of machine components by filing, sawing, cutting, evening, bending, drilling and reaming.
 * Assembling parts of machinery and equipment.
 * Diagnosing and troubleshooting machine malfunctions.
 * Scraping, grinding, balancing, adjusting, connecting with bolts and rivets, soldering and welding machine parts.
 * Assembling machinery and equipment.</t>
   </si>
   <si>
     <t>* Користење на технички документи.
 * Обработка на скици за дополнување на технолошкиот процес на браварство.
 * Рачна обработка на машински делови со филеирање, пиливање, сечење, израмнување, виткање, пробивање и пробушување со рачки и rigs.
 * Собирање на делови од машини и опрема.
 * Дијагностицирање и решавање на грешки на машините.
 * Стругање, мелење, билансирање, прилагодување, поврзување со завртки и нители, лемење и заварување на машински делови.
 * Собирање на машини и опрема.</t>
   </si>
   <si>
-    <t>* Operating and monitoring machinery and equipment to ensure efficient production processes.
-[...22 lines deleted...]
-  <si>
     <t>* Operating construction machines and mechanisms.
 * Performing construction work according to master builder’s instructions.
 * Checking the technical condition of entrusted construction machines and mechanisms.
 * Performing simple repairs and maintenance activities on entrusted construction machines and mechanisms.
 * Fuelling entrusted construction machines and mechanisms.</t>
   </si>
   <si>
     <t>* Управување со градежни машини и механизми.
 * Извршување на градежни работи според упатствата на мајстор градител.
 * Проверка на техничката состојба на доверените градежни машини и механизми.
 * Извршување на едноставни поправки и активности за одржување на доверените градежни машини и механизми.
 * Гориво за доверените градежни машини и механизми.</t>
   </si>
   <si>
     <t>* Праѓање на превентивно и оперативно одржување на машините и опремата.
 * Управување, координирање, мотивирање и евалуација на подредените вработени.
 * Развивање и ажурирање на плановите за одржување.
 * Идентификување на истрошените делови.
 * Нарачување на резервни делови.
 * Анализирање на причините за престој и преземање мерки за нивно елиминирање.
 * Мониторирање и контрола на трошоците за одржување.
 * Комуницирање со мајсторите на смена, инженери на процеси и добавувачи на машини и опрема.</t>
   </si>
   <si>
     <t>Mechanical Design Engineer – Automation</t>
@@ -11517,119 +11107,59 @@
 * Отстранување на проблеми и решавање на прашања што настануваат за време на производниот процес.
 * Водење на детални евиденции на производствените активности, вклучувајќи ги користените материјали и времето потрошено за секоја задача.
 * Учество во програми за обука и развој за подобрување на вештините и знаењата во техниките и технологиите за работа со метал.</t>
   </si>
   <si>
     <t>Milling-Machine Operator</t>
   </si>
   <si>
     <t>Оператор на машина за мелење</t>
   </si>
   <si>
     <t>* Reading drawings.
 * Setting up the cutter.
 * Processing semifinished products using a cutter with an emphasis placed on maintaining the desired shape, dimensions and tolerances.
 * Simple surface finish treatment of semifinished products.
 * Carrying out the simple repairs and maintenance of machinery and equipment.</t>
   </si>
   <si>
     <t>* Читање на цртежи.
 * Подготвување на сечач.
 * Обработка на полуфабрикати со користење на сечач со нагласок на одржување на посакуваната форма, димензии и толеранции.
 * Едноставен завршен третман на површината на полуфабрикатите.
 * Изведување на едноставни поправки и одржување на машините и опремата.</t>
   </si>
   <si>
-    <t>Operations Supervisor</t>
-[...34 lines deleted...]
-  <si>
     <t>* Одговорност за воведување на нови производи во компанијата.
 * Изработка на детална производна документација и работни процедури.
 * Ажурирање на производната документација и работни процедури во случај на промена во производниот процес.
 * Воведување на алатки кои го зголемуваат ефикасноста на производниот процес (на пр. Сикс Сигма, Кајзен, Лин, пока-јоке итн.).
 * Намалување на производните трошоци при одржување на бараното ниво на квалитет.
 * Решавање на настанатите проблеми и нерегуларности.
 * Учество во изборот и вградувањето на технологиска опрема на просторот на компанијата.
 * Проценка на потребите во врска со кадарот, производното време и трошоците.
 * Комуникација со други оддели во компанијата.</t>
-  </si>
-[...22 lines deleted...]
-* Да поттикнува иницијативи за континуирано подобрување, фаворизирајќи култура на иновации и ефикасност во тимот за производство.</t>
   </si>
   <si>
     <t>Production Planner</t>
   </si>
   <si>
     <t>Планер во производство</t>
   </si>
   <si>
     <t>* Develop and maintain production schedules to ensure timely delivery of products.
 * Collaborate with various departments, including procurement, manufacturing, and logistics, to align production plans with company goals.
 * Analyze production data to identify trends, forecast demand, and optimize resource allocation.
 * Monitor inventory levels and coordinate with suppliers to ensure the availability of materials.
 * Adjust production schedules in response to changes in demand, supply chain disruptions, or equipment failures.
 * Communicate regularly with team members to provide updates on production status and address any potential issues.
 * Implement continuous improvement initiatives to enhance production efficiency and reduce costs.
 * Prepare reports on production performance, inventory levels, and capacity utilization for management review.
 * Ensure compliance with safety and quality standards throughout the production process.
 * Participate in cross-functional meetings to support strategic planning and operational excellence.</t>
   </si>
   <si>
     <t>* Развивајте и одржувајте производни时间 за да се обезбеди навремено доставување на производите.
 * Соработувајте со различни одделенија, вклучително и набавка, производство и логистика, за да се усогласат производните планови со целите на компанијата.
 * Анализирајте производни податоци за да се идентификуваат трендовите, да се предвиди побарувачката и да се оптимизира распределбата на ресурсите.
 * Надгледувајте нивото на залихи и координирајте со добавувачите за да се обезбеди достапност на материјали.
 * Прилагодувајте ги производните распореди како одговор на промени во побарувачката, прекини во синџирот на снабдување или неисправности на опремата.
@@ -11689,74 +11219,50 @@
 * Изработка на потковици, потковање на коњи.</t>
   </si>
   <si>
     <t>* Making machines, machinery and appliances operational in engineering production.
 * Analysing faults in order to identify the reasons why they originated.
 * Performing repairs of machines, machinery and appliances by replacing faulty components with new ones, or by modifying software.
 * Managing and checking technical documentation and keeping it up to date.
 * Ensuring technical support of processes and products in engineering production.</t>
   </si>
   <si>
     <t>* Поставување на машини, опрема и апарати во функција во инженерското производство.
 * Анализа на грешки со цел да се утврдат причините за нивното појавување.
 * Извршување поправки на машини, опрема и апарати со заменување на неисправни компоненти со нови или со модифицирање на софтвер.
 * Управување и проверка на техничка докуметација и одржување на истата во тек.
 * Обезбедување на техничка поддршка на процесите и производите во инженерското производство.</t>
   </si>
   <si>
     <t>* Изработка на нови и подобрување на постојните технологиски процеси.
 * Надгледување на спроведувањето на рецептурите и технологиските процеси.
 * Управување со процесот на предпроизводство за отстранување на можни недостатоци.
 * Оценување на квалитетот на нови производи.
 * Предлагање мерки за оптимизирање на процесите на производство.
 * Анализа на разликите кои настануваат во согласност со шефовите на смени.
 * Изработка и ажурирање на технологиска документација и/или цртежи.
 * Соработка во подготовка на ценовни пресметки.</t>
-  </si>
-[...22 lines deleted...]
-* Азурiranje на новите техники и материјали за лацирање за да ги подобрат вештините и да ја подобрат квалитетот на работата.</t>
   </si>
   <si>
     <t>* Заварување на метали, пластики и полимери сообразно со техничката документација.
 * Дефинирање на соодветни методи за заварување и процедури за работа.
 * Користење на алати и инструменти за заварување, одговорност за соодветни поставки и употреба.
 * Чистење, полирање и други завршни работи за заварување.
 * Инспекција на квалитетот на заварувањето користејќи низа испитувања.
 * Грижа и одржување на техничката опрема во работна состојба.</t>
   </si>
   <si>
     <t>Welding technologist</t>
   </si>
   <si>
     <t>Технолог за заварување</t>
   </si>
   <si>
     <t>Creating welding procedure specifications (WPS).
 Setting welding parameters for various materials.
 Inspecting weld quality and ensuring compliance with procedures.
 Responsibility for certification of welding processes and welders.
 Implementing new welding technologies and tools.
 Cooperating with production to resolve deviations.
 Analyzing weld defects and proposing corrective actions.
 Reviewing documentation and performing audit activities.</t>
   </si>
@@ -12726,74 +12232,50 @@
   <si>
     <t>* Providing spiritual guidance and support to individuals and families within the community.
 * Leading religious services, including worship, sacraments, and ceremonies.
 * Offering counseling and emotional support to congregants during times of crisis and personal challenges.
 * Engaging in community outreach initiatives to promote social welfare and spiritual development.
 * Collaborating with other religious and community organizations to address social issues and provide assistance.
 * Conducting educational programs, such as Bible studies and religious education for all age groups.
 * Visiting the sick, elderly, and those in need to provide comfort and companionship.
 * Maintaining accurate records of church activities, membership, and financial contributions.
 * Upholding the values and teachings of the faith while fostering a welcoming environment for all.
 * Encouraging volunteerism and participation in church activities and community service projects.</t>
   </si>
   <si>
     <t>* Pružanje duhovno водство и поддршка на поединци и семејства во заедницата.
 * Водење на верски служби, вклучувајќи обожување, сакраменти и церемонии.
 * Нудење на советување и емоционална поддршка на верниците во време на криза и лични предизвици.
 * Ангажирање во иницијативи заoreach во заедницата за промоција на социјалното благосостојба и духовен развој.
 * Соработка со други верски и заеднички организации за решавање на социјални прашања и обезбедување помош.
 * Раководење на образовни програми, како што се студии на Библијата и верска едукација за сите возрасни групи.
 * Посета на болните, постари лица и оние кои се во потреба за обезбедување утеша и дружење.
 * Водење точни евиденции за црковните активности, членство и финансиски придонеси.
 * Утврдување на вредностите и учењата на верата при речиси гостопримливо опкружување за сите.
 * Поттикнување на волонтерството и учество во црковните активности и проекти за заедничка услуга.</t>
   </si>
   <si>
-    <t>* Develop and implement effective marketing strategies for healthcare products and services.
-[...22 lines deleted...]
-  <si>
     <t>Psychiatrist</t>
   </si>
   <si>
     <t>Психијатар</t>
   </si>
   <si>
     <t>Diagnosis of mental disorders.
 Prescribing psychopharmaceuticals and monitoring effectiveness.
 Crisis intervention and management of acute conditions.
 Long‑term care of patients with chronic psychiatric diagnoses.
 Collaboration with psychologists and therapists.
 Inpatient care depending on the workplace setting.
 Preparation of expert reports and medical assessments.
 Maintaining documentation and planning treatment.</t>
   </si>
   <si>
     <t>Дијагностика на психички нарушувања.
 Препишување психофармаци и следење на нивната ефективност.
 Кризна интервенција и третман на акутни состојби.
 Долгорочно следење на пациенти со хронични психијатриски дијагнози.
 Соработка со психолози и терапевти.
 Болничка грижа според типот на установата.
 Изготвување стручни мислења и медицински извештаи.
 Водење документација и планирање на третманот.</t>
   </si>
@@ -12917,80 +12399,50 @@
   </si>
   <si>
     <t>Специјалист за регулаторни работи</t>
   </si>
   <si>
     <t>* Preparing documents for product registration by the State Institute for Drug Control (SIDC).
 * Updating the registration database and archiving documentation.
 * Updating and reviewing registration documentation on the basis of comments.
 * Monitoring legislative changes at the national and European levels.
 * Ensuring compliance and implementation of the legislative requirements.
 * Checking product documentation, advertising materials, and texts.
 * Ensuring the preparation and evaluation of analyses.
 * Communicating with regulatory authorities, state institutions, and other departments within the company.</t>
   </si>
   <si>
     <t>* Подготвување на документи за регистрација на производи од страна на Државниот завод за контрола на лекови (ДЗКЛ).
 * Ажурирање на базата на податоци за регистрација и архивирање на докумeнтацијата.
 * Ажурирање и прегледување на докумeнтацијата за регистрација врз основа на забелешки.
 * Мониторинг на законодавните промени на национално и европско ниво.
 * Обезбедување на усогласеност и имплементација на законодавните барања.
 * Проверка на докумeнтацијата на производите, аdвертајзинг матeријалите и тeкстовите.
 * Обезбедување на подготовка и евалуација на анализите.
 * Комуницирање со регулаторните органи, државните институции и другите одделенија во компанијата.</t>
   </si>
   <si>
-    <t>Social counselor</t>
-[...28 lines deleted...]
-  <si>
     <t>Social rehabilitation specialist</t>
   </si>
   <si>
     <t>Специјалист за социјална рехабилитација</t>
   </si>
   <si>
     <t>* Assessing the needs and capabilities of individuals requiring social rehabilitation services.
 * Developing and implementing personalized rehabilitation plans in collaboration with clients and interdisciplinary teams.
 * Providing guidance and support to clients in developing life skills, social skills, and coping strategies.
 * Facilitating group therapy sessions and workshops to promote social interaction and community integration.
 * Monitoring client progress and adjusting rehabilitation plans as necessary to ensure optimal outcomes.
 * Collaborating with healthcare professionals, social workers, and community organizations to coordinate services and resources.
 * Educating clients and their families about available social services and support systems.
 * Advocating for clients' rights and needs within various social service frameworks.
 * Maintaining accurate records and documentation of client interactions, progress, and outcomes.
 * Staying informed about best practices and developments in the field of social rehabilitation and related areas.</t>
   </si>
   <si>
     <t>* Оценување на потребите и способностите на поединци кои бараат услуги за социјална рехабилитација.
 * Развивање и спроведување на персонализирани планови за рехабилитација во соработка со клиентите и мултидисциплинарни тимови.
 * Обезбедување на насоки и поддршка на клиентите во развојот на животни вештини, социјални вештини и стратегии за справување.
 * Олеснување на групни тераписки сесии и работилници за промовирање на социјална интеракција и интеграција во заедницата.
 * Мониторирање на напредокот на клиентите и прилагодување на плановите за рехабилитација по потреба за да се обезбеди оптимални резултати.
 * Соработка со здравствени професионалци, социјални работници и организациски заедници за координација на услуги и ресурси.
 * Образовање на клиентите и нивните семејства за достапни социјални услуги и системи за поддршка.
@@ -13049,84 +12501,50 @@
 * Стерилизација на животните.
 * Евтаназија на животните.
 * Давање совети на сопствениците и чуварите на животни во врска со правилна исхрана.</t>
   </si>
   <si>
     <t>Veterinary Technician</t>
   </si>
   <si>
     <t>Ветеринарен техничар</t>
   </si>
   <si>
     <t>* Assisting or performing treatments, diagnostics and monitoring.
 * Collecting, preparing and running or submitting samples for requested tests.
 * Providing specialised nursing care.
 * Preparing animals, instruments and equipment for surgery.
 * Preparing prescriptions, dispensed medications and medication refills.
 * Assisting with with inventory control.</t>
   </si>
   <si>
     <t>* Асистирање или изведување на третмани, дијагностици и мониторинг.
 * Собирање, подготовка и извршување или доставување на узорци за бараните тестови.
 * Обезбедување на специјализирана ветеринарна nega.
 * Подготвување на животни, инструменти и опрема за хируршки зафати.
 * Подготвување на рецепти, издадени лекови и дополнување на лекови.
 * Асистирање во контролата на залихи.</t>
-  </si>
-[...32 lines deleted...]
-* Обезбедување на усогласеност со релевантни политики, процедури и најдобри практики во услугите за млади.</t>
   </si>
   <si>
     <t>Mining, Metallurgy</t>
   </si>
   <si>
     <t>Рударство, Металургија</t>
   </si>
   <si>
     <t>Iron founder</t>
   </si>
   <si>
     <t>Работник во топилница</t>
   </si>
   <si>
     <t>* Fabricating models serving as a model for the production of castings.
 * Fabricating one-time and permanent founding forms.
 * Operating smelting machines and equipment in order to melt the metal to the desired temperature.
 * Fabricating components with complex shapes and semi-finished products by casting molten metal into sand, ceramic and metal moulds.
 * Removing the rough castings from moulds after cooling.
 * Removing the residues of moulding material from the surface of rough castings.
 * Grinding, sanding or other processing of rough castings.</t>
   </si>
   <si>
     <t>* Изработка на модели кои служат како модел за производство на лиења.
 * Изработка на еднократни и трајни основачки облици.
@@ -13435,84 +12853,50 @@
   </si>
   <si>
     <t>* Подготвување, поднесување и спроведување на регистрациски докумети за фармацевтски производи.
 * Осигурување на точен превод и разбирливост на технички текстови прикажани на опаковките и во упатствата за употреба на лековите.
 * Преговори со внатрешните клиенти на компанијата.
 * Комуницирање со регулаторните органи, државни институции (Национален институт за контрола на лекови, Министерство за здравство на Република Словачка) и седиштето на компанијата.
 * Подготвување, поднесување и детална обработка на барања за одобрение на клинички студии.</t>
   </si>
   <si>
     <t>* Подготвување на документи за регистрација на продукти од Државниот завод за контрола на лекови (ДЗКЛ).
 * Ажурирање на базата на податоци за регистрација и архивирање на докумантација.
 * Ажурирање и прегледување на докумантација за регистрација врз основа на коментари.
 * Мониторирање на законодавните промени на национално и европско ниво.
 * Обезбедување на усогласеност и спроведување на законодавните барања.
 * Проверка на докумантација на продукти, рекламни материјали и текстови.
 * Обезбедување на подготовка и евалуација на анализи.
 * Комуникација со регулаторни органи, државни институции и други оддели во рамките на компанијата.</t>
   </si>
   <si>
     <t>Production</t>
   </si>
   <si>
     <t>Производство</t>
   </si>
   <si>
-    <t>* Collaborating with engineers and product managers to develop designs for new products.
-[...32 lines deleted...]
-  <si>
     <t>* Читање на техничка документација.
 * Монтажа на машински единици и/или нивни делови според техничка документација.
 * Тестирање на функционалноста на машинските единици и/или нивни делови по монтажата.
 * Отстранување на детектирани аномалии.
 * Предавање на машинските единици и/или нивни делови по монтажата.</t>
   </si>
   <si>
     <t>Foreman</t>
   </si>
   <si>
     <t>Надзорник</t>
   </si>
   <si>
     <t>* Managing a small group of workers
 * Planning and allocating work to individual team members
 * Supervising workers</t>
   </si>
   <si>
     <t>* Водење на мала група работници
 * Планирање и распределба на работа на поединечни членови на тимот
 * Надгледување на работниците</t>
   </si>
   <si>
     <t>Glassmaker</t>
   </si>
@@ -13552,50 +12936,56 @@
   <si>
     <t>* Подготвување на површини за боја со чистење, шмирглање и нанесување на основа по потреба.
 * Мешање на бои и превлаки за постигнување на посакуваните бои и завршни работи.
 * Нанесување на боја со користење на различни техники, вклучувајќи и техники со спреј, четка и валаќ.
 * Обезбедување на висококвалитетен завршеток со инспектирање на работата и вршење на потребни прилагодувања.
 * Придржување кон протоколите за безбедност и користење на лична заштитна опрема за минимизирање на ризиците.
 * Соработка со други членови на тимот за исполување на производствените рокови и стандарди на квалитет.
 * Одржување на алатите и опремата во добра работна состојба и известување за кои било проблеми.
 * Чувство на работните простори чисти и организирани за да се обезбеди ефикасност и безбедност.
 * Почитување на индустриските стандарди и прописи во врска со влијанието врз животната средина и отстранувањето на отпад.
 * Нудење на предлози за подобрување на процесите за подобрување на продуктивноста и квалитетот.</t>
   </si>
   <si>
     <t>* Performing a wide range of professional tasks and supporting work depending on the specialisation of the production company.
 * Responsibility for following technical procedures, quality and quantity of produced or finished products and semi-finished goods.
 * Operating machinery, instruments, and equipment.
 * Following safety, fire prevention, and internal regulations.
 * Providing proper notice regarding any problems related to occupational health and safety.</t>
   </si>
   <si>
     <t>* Извршување на широк опсег професионални задачи и поддржувачки работи во зависност од специјализацијата на производственото претпријатие.
 * Одговорност за следење на техничките процедури, квалитетот и квантитетот на произведените или завршените производи и полуготови производи.
 * Работа со машини, инструменти и опрема.
 * Следење на безбедносните, противпожарните и внатрешните правила и прописи.
 * Навремено известување за сите проблеми поврзани со здравјето и безбедноста при работа.</t>
+  </si>
+  <si>
+    <t>Machine Operator</t>
+  </si>
+  <si>
+    <t>Оператор на машина</t>
   </si>
   <si>
     <t>* Operating and monitoring the operation of one or more pieces of equipment on the production line.
 * Adding materials to pieces of equipment as needed and removing such materials if there is any excess.
 * Checking the in-process and finished products using measurement instruments.
 * Halting the production line operation in case of insufficient quality products.
 * Producing finished products, finishing in-process products.</t>
   </si>
   <si>
     <t>* Работа и мониторинг на работата на една или повеќе машини на линијата за производство.
 * Додавање материјали во машините според потребите и отстранување на такви материјали доколку има вишок.
 * Проверка на производите во тек и готовите производи со користење на мерни инструменти.
 * Застој на работата на линијата за производство во случај на недоволно квалитетни производи.
 * Производство на готови производи, завршување на незавршени производи.</t>
   </si>
   <si>
     <t>Machine Setter</t>
   </si>
   <si>
     <t>* Identification of causes of problems and their subsequent removal
 * Sorting of production machines and devices
 * Setting parameters of the devices in the automatic production
 * Maintenance and regular check-up of machines, including both the mechanic and the robotic aspects 
 * Taking care of entrusted machines</t>
   </si>
@@ -13645,115 +13035,97 @@
 * Одржување на залихи на суровини и материјали потребни за производство.</t>
   </si>
   <si>
     <t>Metrologist</t>
   </si>
   <si>
     <t>Метролог</t>
   </si>
   <si>
     <t>* Measuring parts and components in a metrological laboratory.
 * Detecting and recording possible deviations detected during the measurement.
 * Performing internal and external calibration of measuring equipment.
 * Responsibility for recording, storing and issuing instruments.
 * Responsibility for the technical condition of measuring instruments and reference standards.
 * Maintaining, archiving and reading technical documentation.</t>
   </si>
   <si>
     <t>* Мерење на делови и компоненти во метролошка лабораторија.
 * Откривање и евидентирање на можни отстапувања детектирани за време на мерењето.
 * Извршување на внатрешна и надворешна калибрација на мерни уреди.
 * Одговорност за евидентирање, чување и издавање на инструменти.
 * Одговорност за техничката состојба на мерните уреди и референтни стандарди.
 * Одржување, архивирање и читање техничка документација.</t>
   </si>
   <si>
+    <t>Operations Supervisor</t>
+  </si>
+  <si>
+    <t>Оперативен супервизор</t>
+  </si>
+  <si>
     <t>* Creating a production plan and monitoring its compliance.
 * Monitoring the department`s effectiveness.
 * Monitoring the activities of the employees and their monthly evaluation.
 * Planning and purchasing of subcomponents required for production.
 * Monitoring the compliance with safety regulations in the operation.
 * Ensuring the provision of technical equipment in the operation.</t>
   </si>
   <si>
     <t>* Kreiranje na proizvodstven plan i monitoring na njegovoto poštuvanje.
 * Monitoring na efektivnostа na oddelekot.
 * Monitoring na aktivnostite na vrabotenite i njihovata mesečna evaluacija.
 * Planiranje i nabavka na potrebnite podkomponenti za proizvodstvo.
 * Monitoring na poštuvanjeto na bezbednosnite propisi vo operacijata.
 * Obезbeduvanje na tehničkata oprema vo operacijata.</t>
   </si>
   <si>
     <t>Packer</t>
   </si>
   <si>
     <t>Пакувач</t>
   </si>
   <si>
     <t>* Sorting products by size, weight, colour, content, etc.
 * Sticking information labels and stickers on product packaging.
 * Packing products in boxes.</t>
   </si>
   <si>
     <t>* Сортирање на производи според големина, тежина, боја, содржина итн.
 * Лепење на информативни етикети и налепници на амбалажата на производите.
 * Пакување на производи во кутии.</t>
   </si>
   <si>
     <t>* Одговорност за имплементација на нови производи во компанијата.
 * Изработка на детална производна документација и работни процедури.
 * Ажурирање на производната документација и работните процедури во случај на промена во производниот процес.
 * Имплементирање на алатки што ја зголемуваат ефикасноста на производниот процес (на пр. Six Sigma, Kaizen, Lean, poka-yoke итн.).
 * Намалување на производните трошоци при одржување на бараниот квалитет.
 * Решавање на настанатите проблеми и абнормалности.
 * Учество во селекцијата и поставувањето на технологиска опрема на просториите на компанијата.
 * Проценка на потребите во однос на персоналот, времето за производство и трошоците.
 * Комуникација со другите оддели во компанијата.</t>
-  </si>
-[...22 lines deleted...]
-* Информираност за развојот во индустријата и појавувањето на нови трендови за одржување на конкурентска предност.</t>
   </si>
   <si>
     <t>* Planning the production process on the basis of received orders, calculating production capacities.
 * Drawing up daily, weekly and monthly production plans.
 * Ensuring timely supplies of material.
 * Adjusting production plans based on stock levels and production capacities.
 * Ensuring the smooth running of the production process.
 * Monitoring compliance with the production deadlines in accordance with the production plan.
 * Proposing measures to optimise the production process.
 * Analysing production downtime and bottlenecks in the planning process.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
     <t>* Планирање на производствениот процес врз основа на примени нарачки, пресметување на производствени капацитети.
 * Изработка на дневни, неделни и месечни производствени планови.
 * Осигурување навремено снабдување со материјали.
 * Прилагодување на производствените планови врз основа на нивоата на залихи и производствени капацитети.
 * Осигурување на беспрекорен тек на производствениот процес.
 * Мониторирање на усогласеноста со крајните рокови за производство во согласност со производствениот план.
 * Предлог на мерки за оптимизирање на производствениот процес. 
 * Анализа на простојот и шишењата во производствениот процес.
 * Соработка со другите одделенија во компанијата.</t>
   </si>
   <si>
     <t>Production Standard Setter</t>
@@ -14938,51 +14310,51 @@
 * Одржување на работното место чисто и уредно.</t>
   </si>
   <si>
     <t>Housekeeper</t>
   </si>
   <si>
     <t>Домаќинка</t>
   </si>
   <si>
     <t xml:space="preserve">* managing household - taking care about household
 * organizing activities in the department of the hotel rooms
 * keeping records
 * providing services for the guests
 </t>
   </si>
   <si>
     <t>* управување на домаќинството - грижа за домаќинството
 * организирање на активности во одделот на хотелските соби
 * одржување на евиденција
 * обезбедување на услуги за гостите</t>
   </si>
   <si>
     <t>Housekeeping Supervisor</t>
   </si>
   <si>
-    <t>Супервизор за одржување на домаќинство</t>
+    <t>Домаќин/Одржувач на домаќинство</t>
   </si>
   <si>
     <t xml:space="preserve">* Issuing supplies and equipment to workers. 
 * Inspecting work performed to ensure that it meets specifications and established standards. 
 * Instructing staff in work policies and procedures.
 * Investigating complaints about service and equipment, and take corrective action. 
 * Evaluating employee performance and recommend personnel actions such as promotions, transfers, and dismissals. 
 * Checking and maintaining equipment to ensure that it is in working order. 
 * Performing or assisting with cleaning duties as necessary. 
 * Inspecting and evaluating the physical condition of facilities to determine the type of work required. 
 * Recommending upgrades that could improve service and increase operational efficiency. 
 * Coordinating activities with other departments to ensure that services are provided in an efficient and timely manner. 
 * Selecting the most suitable cleaning materials for different types of linens, furniture, flooring, and surfaces. 
 * Planning and preparing employee work schedules. 
 * Establishing and implementing operational standards and procedures for the departments supervised. 
 * Supervising in-house services such as laundries, maintenance and repair, dry cleaning, or valet services. 
 </t>
   </si>
   <si>
     <t>* Издавање на материјали и опрема на работниците.
 * Инспекција на извршената работа за да се осигури дека таа одговара на спецификациите и воспоставените стандарди.
 * Обучување на персоналот во работни политики и процедури.
 * Истражување на жалби за услуги и опрема, и преземање корективни мерки.
 * Оценување на перформансите на вработените и препорачување на персонални мерки како што се унапредувања, преместувања и отпуштања.
 * Проверување и одржување на опремата за да се осигури дека е во работа функционална состојба.
@@ -15124,76 +14496,50 @@
 * Прилагодување на цевки со сечење, виткање, заварување и изрезување на навои.
 * Монтажа, démонтажа и сервисирање на системи и опрема за дистрибуција на водоснабдување, канализација, гас и парно греење.
 * Извршување на тестови за течење и притисок во согласност со важечките стандарди.</t>
   </si>
   <si>
     <t>Refuse Collector</t>
   </si>
   <si>
     <t>Собирач на отпад</t>
   </si>
   <si>
     <t>* Driving and operating a special vehicle for collecting municipal waste.
 * Manipulating containers for collecting municipal waste and moving them to the vehicle.
 * Emptying rubbish bins into the vehicle.
 * Returning dustbins to their original place.
 * Emptying the contents of the vehicle at disposal sites.</t>
   </si>
   <si>
     <t>* Возење и управување со специјално возило за собирање на општински отпад.
 * Ракување со контејнери за собирање на општински отпад и преместување на возилото.
 * Испразнување на ѓубришта во возилото.
 * Враќање на кофите за ѓубре на нивното првобитно место.
 * Испразнување на содржината на возилото на места за отстранување.</t>
   </si>
   <si>
-    <t>* Installing, maintaining, and repairing equipment and machinery in various industrial settings.
-[...24 lines deleted...]
-  <si>
     <t>Stoker, Boiler Attendant</t>
   </si>
   <si>
     <t>Котлар</t>
   </si>
   <si>
     <t>* Operating and maintaining boilers, ensuring they function efficiently and safely.
 * Monitoring boiler pressure, temperature, and water levels to maintain optimal performance.
 * Conducting routine inspections and performing necessary maintenance on boiler systems.
 * Responding to alarms and safety alerts, taking appropriate action to resolve issues.
 * Maintaining accurate records of boiler operations, maintenance activities, and safety checks.
 * Collaborating with engineering and maintenance teams to troubleshoot and repair boiler-related issues.
 * Ensuring compliance with safety regulations and industry standards in boiler operations.
 * Managing fuel supply and ensuring proper combustion for efficient energy production.
 * Assisting in the training of new staff on boiler operation and safety procedures.
 * Performing emergency shutdown procedures when necessary and ensuring safe operation at all times.</t>
   </si>
   <si>
     <t>* Оперирање и одржување на котли, обезбедувајќи дека функционираат ефикасно и безбедно.
 * Мониторирање на притисокот, температурата и нивото на вода во котлите за одржување на оптимальна перформанса.
 * Извршување на редовни инспекции и извршување на потребниот одржување на котлени системи.
 * Одговарање на аларми и сигнали за безбедност, преземање соодветни мерки за решавање на проблеми.
 * Водење точни записи за работа на котлите, активности за одржување и контроли на безбедноста.
 * Соработување со тимови за инженерство и одржување за поправање и отстранување на проблеми поврзани со котлите.
 * Обезбедување усогласеност со прописите за безбедност и индустриски стандарди во работењето на котлите.
@@ -15332,74 +14678,50 @@
 * Осигурување на усогласеност со индустријските стандарди и регулативи во сите технички процеси.
 * Придонесување во иницијативите за континуирано подобрување со давање увиди и препораки засновани на техничката експертиза.</t>
   </si>
   <si>
     <t>Telecommunications</t>
   </si>
   <si>
     <t>Телекомуникации</t>
   </si>
   <si>
     <t>Data Station Testing Specialist</t>
   </si>
   <si>
     <t>* Analyzing and complex testing of products with focus on DSL, Active Ethernet, GPON, VoIP and routre technologies.
 * Cooperating on projects.
 * Preparing and coordinating of technical designs for pilot operation of new technologies, product innovations and company solutions.
 * Processing technical specifications for acquiring and innovation of products.</t>
   </si>
   <si>
     <t>* Анализирање и комплексно тестирање на производи со фокус на DSL, Active Ethernet, GPON, VoIP и рутер технологии.
 * Соработка на проекти.
 * Подготвување и координирање на технички дизајни за пилотска операција на нови технологии, иновации на производи и решенија на компанијата.
 * Обработка на технички спецификации за набавка и иновација на производи.</t>
   </si>
   <si>
-    <t>* Assembling and fitting telecommunications equipment and systems according to specifications and technical drawings.
-[...22 lines deleted...]
-  <si>
     <t>ICT Specialist</t>
   </si>
   <si>
     <t>* Installing, configuring and launching components (HW and SW) ICT solutions and services, including pilot operation.
 * Removing defects of 2nd level, including supporting executive components (NW and IT) at localization and removing of defects.
 * Executing system configurations ICT solutions and services.
 * Managing safety elements ICT solutions and services.
 * Communicating with technical support of suppliers, customers and getting involved in acceptation tests.
 * Getting involved in developing ICT services and solutions at putting them in operation.</t>
   </si>
   <si>
     <t>* Инсталирање, конфигурирање и пуштање во употреба на компоненти (хардвер и софтвер) на ИКТ решенија и служби, вклучувајќи пилот операција.
 * Отстранување на дефекти од 2-ро ниво, вклучувајќи поддршка на извршни компоненти (NW и IT) при локализација и отстранување на дефекти.
 * Извршување на системски конфигурации на ИКТ решенија и служби.
 * Управување со безбедносни елементи на ИКТ решенија и служби.
 * Комуницирање со техничка поддршка на добавувачи, клиенти и вклучување во акцептациони тестирања.
 * Вклучување во развојот на ИКТ служби и решенија при нивно пуштање во употреба.</t>
   </si>
   <si>
     <t>Mobile Network Development Specialist</t>
   </si>
   <si>
     <t>* Develop and optimize mobile network infrastructure to enhance performance and coverage.
 * Collaborate with cross-functional teams to design and implement network solutions that meet business requirements.
 * Conduct site surveys and assessments to identify opportunities for network expansion and improvement.
@@ -15590,74 +14912,50 @@
 * Администрација на базата на податоци за роаминг и документација.
 * Координирање на размена и употреба на测试ни СИМ картички.</t>
   </si>
   <si>
     <t>Switching Network Development Specialist</t>
   </si>
   <si>
     <t>* Planning hardware and software.
 * Implementation and optimization of connection systems, their mutual interconnection, interconnection with other nets and net elements.
 * Preparing, testing and implementation of technical system data, software functions and hardware connection systems.
 * Preparing the testing procedures for verification of functionality of hardware and software for the connection systems.
 * Processing of the statistics data of the connection systems.
 * Cooperating with suppliers in the area of adjusting dimensions of connection systems, their development, including also the development in the area of their software functions.
 * Preparing regular reports concerning productivity and utility of singular connection systems.
 * Cooperating on implementation of the roaming partners.</t>
   </si>
   <si>
     <t>* Планирање на хардвер и софтвер.
 * Реализација и оптимизација на поврзувачки системи, нивното меѓусебно поврзување, поврзување со други мрежи и мрежни елементи.
 * Подготвување, тестирање и реализација на технички системи за податоци, софтверски функции и системи за поврзување на хардвер.
 * Подготвување на процедури за тестирање за верификација на функционалност на хардвер и софтвер за поврзувачките системи.
 * Обработка на статистички податоци на поврзувачките системи.
 * Соработка со добавувачи во областа на прилагодување на димензии на поврзувачки системи, нивен развој, вклучувајќи го и развојот во областа на нивните софтверски функции.
 * Подготвување на редовни извештаи во врска со продуктивноста и корисноста на поединечни поврзувачки системи.
 * Соработка при имплементација на роаминг партнери.</t>
-  </si>
-[...22 lines deleted...]
-* Следење на технолошки напредоци во областа на телекомуникациите за подобрување на испораката на услуги.</t>
   </si>
   <si>
     <t>* Carrying out measurements of the access networks.
 * Setting up and moving telecommunication services.
 * Installing and configuring the terminals.
 * Installing and configuring the communication software.
 * Removing the incurred malfunctions.</t>
   </si>
   <si>
     <t>* Справување на мерења на пристапните мрежи.
 * Поставување и преместување на телекомуникациски услуги.
 * Инсталирање и конфигурирање на терминалите.
 * Инсталирање и конфигурирање на комуникацискиот софтвер.
 * Отстранување на настанатите неисправности.</t>
   </si>
   <si>
     <t>Telecommunication Specialist</t>
   </si>
   <si>
     <t>* Designing, implementing, and maintaining telecommunication systems and networks.
 * Analyzing system performance and identifying areas for improvement.
 * Collaborating with engineering teams to develop innovative communication solutions.
 * Conducting site surveys and feasibility studies for new installations.
 * Ensuring compliance with industry standards and regulations related to telecommunications.
 * Providing technical support and troubleshooting for telecommunication equipment and services.
@@ -15842,124 +15140,106 @@
   <si>
     <t>Fashion Designer, Pattern Cutter</t>
   </si>
   <si>
     <t>Моден дизајнер, Кројач</t>
   </si>
   <si>
     <t>* Fabricating one’s own designs and designs according to individual customer requirements.
 * Monitoring new fashion trends, materials and technological processes.
 * Designing cuts in basic or showroom size.
 * Stepping up the basic cut to other sizes according to size charts.
 * Producing the design cuts according to size chart.
 * Creating a size chart according to individual sizes.
 * Checking the design dimensions of the product according to the size chart.</t>
   </si>
   <si>
     <t>* Изработка на сопствени дизајни и дизајни според поединечните барања на клиентите.
 * следење на новите модни трендови, материјали и технолошки процеси.
 * Дизајнирање на сечења во основна или салонска големина.
 * Прpszување на основното сечење на други големини според таблици со големини.
 * Производство на дизајнерските сечења според таблици со големини.
 * Креирање на таблици со големини според поединечни големини.
 * Проверка на димензиите на дизајнот на производот според таблицата со големини.</t>
   </si>
   <si>
-    <t>* Operate and monitor textile machinery and equipment to ensure efficient production processes.
-[...22 lines deleted...]
-  <si>
     <t>Seamstress</t>
   </si>
   <si>
     <t>Шивачка</t>
   </si>
   <si>
     <t>* Separating and adjusting parts of the product (cutting, punching, etc.). 
 * Creating, altering, and repairing products with the use of basic and specialised sewing machines.
 * Intermediate and final ironing, adjusting by ironing, and ironing out.
 * Manufacturing, decorating, shaping, and other adjusting the final appearance of the products.
 * Simple setting of machines, changing threads, needles, and other accessories.
 * Checking the correct functioning of the machine.</t>
   </si>
   <si>
     <t>* Разделување и прилагодување на делови од производот (сечење, пробивање итн.).
 * Креирање, менување и поправка на производи со користење на основни и специјализирани шивачки машини.
 * Меѓусредно и завршно пеглање, прилагодување со пеглање и истİSİрање.
 * Производство, декорирање, обликување и друго прилагодување на конечниот изглед на производите.
 * Едноставно подесување на машините, менување конци, игли и други додатоци.
 * Проверка на правилното функционирање на машината.</t>
   </si>
   <si>
     <t>Tailor</t>
   </si>
   <si>
     <t>Шивач</t>
   </si>
   <si>
     <t>* Taking measurements of the clients with the help of a tape measure.
 * Recording of the taken measurements.
 * Consulting used materials and cuts with the customers.
 * Making clothes for individual customers with the help of a sewing machine.
 * Adjusting clothes according to the customers' requests.
 * Mending damaged clothes.
 * Doing simple maintenance of the sewing machines (exchanging threads, needles etc.).</t>
   </si>
   <si>
     <t>* Земјање на мерки од клиентите со помош на метар.
 * Евидентирање на земените мерки.
 * Консултирање со клиентите за користени материјали и кројки.
 * Изработка на облека за поединечни клиенти со помош на шивачка машина.
 * Прилагодување на облеката според барањата на клиентите.
 * Поправање на оштетена облека.
 * Извршување на едноставно одржување на шивачките машини (замена на конци, игли итн.).</t>
   </si>
   <si>
     <t>Top Management</t>
   </si>
   <si>
     <t>Топ Менаџмент</t>
+  </si>
+  <si>
+    <t>Branch Director</t>
+  </si>
+  <si>
+    <t>Директор на филијала</t>
   </si>
   <si>
     <t>* Responsibility for the implementation of the branch business plan.
 * Setting the business strategy.
 * Taking care of key clients and maintaining good relationships with them.
 * Managing, coordinating, motivating and evaluating subordinate staff.
 * Managing business negotiations.
 * Preparation of regular reports and statistics.</t>
   </si>
   <si>
     <t>* Одговорност за спроведување на деловниот план на филијалата.
 * Создавање на деловна стратегија.
 * Грижа за клучните клиенти и одржување на добри односи со нив.
 * Раководење, координација, мотивирање и евалуација на подреден персонал.
 * Раководење со деловни преговори.
 * Подготвување на редовни извештаи и статистики.</t>
   </si>
   <si>
     <t>Call Centre Director</t>
   </si>
   <si>
     <t>Директор на кол центар</t>
   </si>
   <si>
     <t>* Oversee and manage the daily operations of the call centre, ensuring efficient and effective service delivery.
@@ -16367,50 +15647,56 @@
 * Соработка со тیمی од различни функции за обезбедување усогласеност со деловните цели и иницијативи.
 * Мониторинг и известување на регионални показатели за перформанса и КПИ на високо раководство.
 * Обезбедување усогласеност со политиките, процедурите и регулаторните барања на компанијата.
 * Вршење на редовни посети на пазарот за проценка на перформансата на филијалите и задоволството на клиентите.
 * Ефикасно управување со буџетите и распределба на ресурсите за оптимизација на оперативната ефикасност.</t>
   </si>
   <si>
     <t>Sales Director</t>
   </si>
   <si>
     <t>Директор за продажба</t>
   </si>
   <si>
     <t>* Organising the work of the sales team.
 * Visiting strategic customers, conducting business negotiations.
 * Strategic planning of costs and revenues (creation, analysis, prediction).
 * Management of receivables and inventory.
 * Upgrading and improving the company processes.</t>
   </si>
   <si>
     <t>* Организирање на работата на тимот за продажба.
 * Посета на стратешки клиенти, спроведување бизнис преговори.
 * Стратешко планирање на трошоци и приходи (креирање, анализа, прогноза).
 * Управување со побарувањата и залихите.
 * Надградба и подобрување на процесите во компанијата.</t>
+  </si>
+  <si>
+    <t>School Principal</t>
+  </si>
+  <si>
+    <t>Директор на училиште</t>
   </si>
   <si>
     <t>* Responsibility for the educational and professional quality of work at school.
 * Managing and inspecting the work of all school staff in accordance with the working regulations.
 * Assessing the work of all school staff.
 * Responsibility for the further education of employees. 
 * Influencing out-of-class, extra-curricular, and extra-work activities of the school.
 * Responsibility for adequate personnel and material conditions for work at school.
 * Helping school employees to address their social and legal problems.
 * Calling, managing, and leading teaching staff meetings and formulating the obtained conclusions.
 * Drawing up relevant work plans and internal school regulations. 
 * Submitting the required statistic data and oral or written reporting to superior authorities.
 * Paying attention to the purposeful use of financial means of the school.
 * Managing and monitoring educational activities at school and responsibility for the results of the educational work of the school.
 * Determining the principles of the internal regulations of the school.</t>
   </si>
   <si>
     <t>* Одговорност за образовната и професионална квалитет на работата во училиштето.
 * Управување и инспектирање на работата на сите училишни вработени во согласност со работните прописи.
 * Оценување на работата на сите училишни вработени.
 * Одговорност за натамошно образование на вработените.
 * Влијае врз вон-наставните, вон-куркуларните и вон-работните активности на училиштето.
 * Одговорност за соодветни кадровски и материјални услови за работа во училиштето.
 * Помагање на училишните вработени да ги решаваат нивните социјални и правни проблеми.
 * Свикнување, управување и раководење со состаноците на наставниот кадар и формулирање на добиените заклучоци.
@@ -16800,120 +16086,116 @@
 * Надгледување на степенот на чистота и ред на бортот на авионот.</t>
   </si>
   <si>
     <t>Hotel Porter</t>
   </si>
   <si>
     <t>Портир</t>
   </si>
   <si>
     <t>* Welcoming guests arriving at the hotel.
 * Helping guests when getting in and out of their vehicle, and opening doors.
 * Loading and unloading luggage to/from the vehicle.
 * Helping guests to carry their luggage.
 * Guiding guests to their hotel rooms and presenting the equipment rooms.
 * Responding to the commonly posed questions from guests, and solving problems.</t>
   </si>
   <si>
     <t>* Поздравување на гости кои пристигнуваат во хотелот.
 * Помагање на гостите при влегување и излегување од нивното возило и отворање на вратите.
 * Товарење и истоварење на багаж од/до возилото.
 * Помагање на гостите да го носат нивниот багаж.
 * Водење на гостите до нивните хотелски соби и презентирање на собите со опрема.
 * Одговарање на најчесто поставените прашања од гости и решавање на проблеми.</t>
   </si>
   <si>
+    <t>Houseman</t>
+  </si>
+  <si>
+    <t>Оперативен работник во housekeeping</t>
+  </si>
+  <si>
+    <t>* Taking part in the effective fulfilling of the daily working tasks in the housekeeping department.
+* Caring for the main storehouse in the housekeeping department.
+* Taking orders of working aids for chambermaids and cleaners.
+* Taking out large goods and working aids to the individual storerooms on the storeys.
+* Taking out, bringing and sorting out of the hotel bed sheets and tea towels.
+* Taking responsibility for the regular monthly stocktaking.</t>
+  </si>
+  <si>
+    <t>* Учество во ефикасното извршување на секојдневните работни задачи во одделот за куќен ред.
+* Грижа за главниот складиште во одделот за куќен ред.
+* Прием на нарачки за работни помагала за собарки и чистачи.
+* Изнесување на големи стоки и работни помагала до поединечните складишта на катовите.
+* Изнесување, прибирање и сортирање на хотелиските креветни чаршафи и чајни крпи.
+* Прeвземање на одговорност за редовното месечно инвентаризирање.</t>
+  </si>
+  <si>
     <t>Kitchen Helper</t>
   </si>
   <si>
     <t>Помошник во кујна</t>
   </si>
   <si>
     <t>* Assisting in the preparation of food items according to established recipes and standards.
 * Maintaining cleanliness and organization of the kitchen area, including washing dishes, utensils, and equipment.
 * Supporting chefs and kitchen staff in various tasks, including food preparation and plating.
 * Ensuring proper storage of food items and adherence to food safety and sanitation guidelines.
 * Assisting with inventory management by tracking supplies and notifying supervisors of low stock levels.
 * Helping with the setup and breakdown of kitchen stations before and after service.
 * Participating in the cleaning and maintenance of kitchen appliances and work areas.
 * Collaborating with team members to ensure efficient kitchen operations and timely service.
 * Following all health and safety regulations to ensure a safe working environment.
 * Being flexible and ready to take on additional tasks as needed to support the kitchen team.</t>
   </si>
   <si>
     <t>* Помош при подготовка на јадења според утврдени рецепти и стандарди.
 * Одржување на чистота и организација на просторот на кујната, вклучувајќи миење садови, прибор и опрема.
 * Поддршка на готвачи и персонал во кујната во различни задачи, вклучувајќи подготовка и сервирање на храна.
 * Заштита на правилно складирање на прехранбени производи и почитување на смерниците за безбедност и санитација на храната.
 * Помош при управување со залиха на материјали со праќање известувања до надзорници за ниски нивоа на залихи.
 * Помош при подготвувањето и расклопувањето на кујнски станици пред и по сервисот.
 * Учество во чистењето и одржувањето на кујнски апарати и работни површини.
 * Соработка со членовите на тимот за да се обезбеди ефикасно работење на кујната и навремено сервирање.
 * Почитување на сите прописи за здравје и безбедност за да се обезбеди безбедно работно опкружување.
 * Бидете флексибилни и подготвени да преземете дополнителни задачи според потребите за поддршка на тимот во кујната.</t>
   </si>
   <si>
     <t>Lifeguard, Swimming Instructor</t>
   </si>
   <si>
     <t>Спасувач, Инструктор за пливање</t>
   </si>
   <si>
     <t>* Saving drowning visitors of swimming pools, water parks, beaches and similar facilities.
 * Supervising compliance with the rules of swimming facilities.
 * Providing first aid to visitors of the swimming facilities.</t>
   </si>
   <si>
     <t>* Спасување на давени посетители на базени, водени паркови, плажи и слични објекти.
 * Надгледување на почитувањето на правилата на објектите за пливање.
 * Оставање прва помош на посетителите на објектите за пливање.</t>
-  </si>
-[...24 lines deleted...]
-* Осигурување на позитивна и добредојдената атмосфера за гостите и вработените.</t>
   </si>
   <si>
     <t>Pizza Cook</t>
   </si>
   <si>
     <t>Пица мајстор</t>
   </si>
   <si>
     <t>* Preparing pizza and pizza products in a special wood-burning oven 
 * Preparation and cleaning within the kitchen.</t>
   </si>
   <si>
     <t>* Подготвување на пица и пичени производи во посебна печка на дрва
 * Подготвување и чистење во рамките на кујната.</t>
   </si>
   <si>
     <t>* Welcoming and checking in the guests by means of their presented identity card.
 * Assigning rooms according to customer requirements and current availability in accommodation facility.
 * Providing information and assistance in solving problems and complaints.
 * Providing foreign currency exchange services.
 * Providing telephone and e-mail reservations.
 * Providing specialised services on request.
 * Sale of supplementary consumer goods.
 * Issuing receipts for accommodation services.
 * Accepting payments in local and foreign currency and operating a payment terminal.</t>
@@ -17453,80 +16735,50 @@
     <t>Шпедитер</t>
   </si>
   <si>
     <t>* Ensuring the national and international transport of goods.
 * Seeking and contacting new customers.
 * Receiving and completing pricing inquiries and orders for shipment.
 * Negotiating the terms and conditions and contracting with carriers.
 * Monitoring the availability of vehicles and ensuring their occupancy.
 * Entering data into the information system.
 * Preparing documents for billing.
 * Monitoring the payment discipline of customers.
 * Communicating with customers and carriers.
 * Resolving claims.</t>
   </si>
   <si>
     <t>* Обезбедување на национален и меѓународен превоз на стоки.
 * Барење и контактирање на нови клиенти.
 * Примање иคอมплетирање на ценовни упити и нарачки за испорака.
 * Неготирање на услови и condiции и склучување договори со превозници.
 * Мониторирање на достапноста на возила и обезбедување на нивната зафатеност.
 * Внесување на податоци во информацискиот систем.
 * Подготвување на документи за фактурирање.
 * Мониторирање на платежна дисциплина на клиентите.
 * Комуницирање со клиентите и превозници.
 * Решавање на претензии.</t>
-  </si>
-[...28 lines deleted...]
-* Раководење на иницијативи за промоција на култура на безбедност и усогласеност во организацискиот склоп.</t>
   </si>
   <si>
     <t>Import/Export Officer</t>
   </si>
   <si>
     <t>Службеник за увоз / извоз</t>
   </si>
   <si>
     <t>* Checking figures, postings, and documents for correct entry, mathematical accuracy, and proper codes. 
 * Operating computers programmed with accounting software to record, store, and analyze information. 
 * Classifying, recording, and summarizing numerical and financial data to compile and keep financial records, using journals and ledgers or computers. 
 * Compiling statistical, financial, accounting or auditing reports and tables pertaining to such matters as cash receipts, expenditures, accounts payable and receivable, and profits and losses. 
 * Calculating, preparing, and issuing bills, invoices, account statements, and other financial statements according to established procedures. 
 * Preparing bank deposits by compiling data from cashiers, verifying and balancing receipts, and sending cash, checks, or other forms of payment to banks. 
 * Compiling budget data and documents, based on estimated revenues and expenses and previous budgets. 
 * Preparing purchase orders and expense reports. 
 * Transferring details from separate journals to general ledgers or data processing sheets. 
 * Completing and submitting tax forms and returns, workers' compensation forms, pension contribution forms, and other government documents.</t>
   </si>
   <si>
     <t>* Проверување на бројки, белешки и документи за правилно внесување, математичка точност и соодветни кодови.
 * Работа со сметачи програмирано со софтвер за сметководство за да се снимаат, складираат и анализираат информации.
 * Класифицирање, снимање и сумирање на бројчени и финансиски податоци за да се состават и чуваат финансиски евиденции, користејќи тетратки и главни книги или сметачи.
 * Подготвување на статистички, финансиски, сметководствени или ревизорски извештаи и таблици кои се однесуваат на приходи во готово, расходи, сметки за плаќање и исплата и добивки и загуби.
 * Пресметување, подготвување и издавање сметки, фактури, извештаи за сметки и други финансиски извештаи според утврдени постапки.
@@ -18380,74 +17632,50 @@
     <t>* Читање на технички цртежи, проекција и обележување на материјали на цртежи.
 * Завршување на мебел, конструкции и други производи изработени од дрво.
 * Завршување на едноставни стакларски работи, завршување и инсталирање на додатоци и внатрешна опрема.
 * Оценување и инспекција на квалитетот на произведените производи и работни парчиња.
 * Следење и применување на работни и технички процедури за производи, инсталации, принципи на безбедност и здравје на работа, окупациона хигиена и превенција од пожари.</t>
   </si>
   <si>
     <t>Lumberjack</t>
   </si>
   <si>
     <t>Дрвосечач</t>
   </si>
   <si>
     <t>* Sawing trees and shrubs in forests using a motor or a hand saw.
 * Sawing and cutting logs to planks, boards, beams, joists, laths, strips, etc.
 * Replenishing a mixture of petrol and oil in the chainsaw.
 * Sharpening blunt chains with round and flat files.
 * Performing routine maintenance associated with the use of the chainsaw.</t>
   </si>
   <si>
     <t>* Сечење дрвја и грмушки во шуми со користење моторна пила или рачна пила.
 * Сечење и сечка на трупци на плочи, табли, греди, пречки, решетки, тесници, ленти, итн.
 * Дополнување на мешавина од бензин и масло во моторната пила.
 * Засилување на изматени синџири со тркални и рамни полици.
 * Извршување на рутинското одржување поврзано со употребата на моторната пила.</t>
-  </si>
-[...22 lines deleted...]
-* Учество во иницијативи за континуирано подобрување за да се зголеми ефикасноста и продуктивноста.</t>
   </si>
   <si>
     <t>Timber Engineer</t>
   </si>
   <si>
     <t>Инженер за обработка на дрво</t>
   </si>
   <si>
     <t>* Managing and coordinating the technical preparation of production.
 * Analysing the input and output data related to the work task.
 * Testing new production processes.
 * Cooperating in the implementation of technological changes.
 * Managing, coordinating, motivating, and evaluating subordinate employees.
 * Implementing and improving the system of administration and registration of technical documentation.</t>
   </si>
   <si>
     <t>* Управување и координирање на техничката подготовка на производството.
 * Анализирање на влезните и излезните податоци поврзани со работната задача.
 * Тестирање на нови производствени процеси.
 * Соработка при имплементацијата на технологски промени.
 * Управување, координирање, мотивирање и евалуација на вработените подредени.
 * Имплементација и подобрување на системот на администрација и евиденција на техничка документација.</t>
   </si>
   <si>
     <t>Upholsterer</t>
@@ -18827,88 +18055,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F774"/>
+  <dimension ref="A1:F744"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F774"/>
+      <selection activeCell="E6" sqref="E6:F744"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
+    <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>769</v>
+        <v>739</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -19936,68 +19164,68 @@
       </c>
       <c r="C57" t="s">
         <v>222</v>
       </c>
       <c r="D57" t="s">
         <v>223</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>220</v>
       </c>
       <c r="B58" t="s">
         <v>221</v>
       </c>
       <c r="C58" t="s">
         <v>226</v>
       </c>
       <c r="D58" t="s">
+        <v>226</v>
+      </c>
+      <c r="E58" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>220</v>
       </c>
       <c r="B59" t="s">
         <v>221</v>
       </c>
       <c r="C59" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D59" t="s">
         <v>230</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>220</v>
       </c>
       <c r="B60" t="s">
         <v>221</v>
       </c>
       <c r="C60" t="s">
         <v>233</v>
       </c>
       <c r="D60" t="s">
         <v>234</v>
       </c>
       <c r="E60" s="2" t="s">
@@ -20016,108 +19244,108 @@
       </c>
       <c r="C61" t="s">
         <v>237</v>
       </c>
       <c r="D61" t="s">
         <v>238</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>220</v>
       </c>
       <c r="B62" t="s">
         <v>221</v>
       </c>
       <c r="C62" t="s">
         <v>241</v>
       </c>
       <c r="D62" t="s">
+        <v>241</v>
+      </c>
+      <c r="E62" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>220</v>
       </c>
       <c r="B63" t="s">
         <v>221</v>
       </c>
       <c r="C63" t="s">
+        <v>244</v>
+      </c>
+      <c r="D63" t="s">
         <v>245</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>220</v>
       </c>
       <c r="B64" t="s">
         <v>221</v>
       </c>
       <c r="C64" t="s">
+        <v>248</v>
+      </c>
+      <c r="D64" t="s">
         <v>249</v>
       </c>
-      <c r="D64" t="s">
+      <c r="E64" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>220</v>
       </c>
       <c r="B65" t="s">
         <v>221</v>
       </c>
       <c r="C65" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D65" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>220</v>
       </c>
       <c r="B66" t="s">
         <v>221</v>
       </c>
       <c r="C66" t="s">
         <v>256</v>
       </c>
       <c r="D66" t="s">
         <v>257</v>
       </c>
       <c r="E66" s="2" t="s">
@@ -20196,14118 +19424,13514 @@
       </c>
       <c r="C70" t="s">
         <v>272</v>
       </c>
       <c r="D70" t="s">
         <v>273</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>220</v>
       </c>
       <c r="B71" t="s">
         <v>221</v>
       </c>
       <c r="C71" t="s">
         <v>276</v>
       </c>
       <c r="D71" t="s">
+        <v>273</v>
+      </c>
+      <c r="E71" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>220</v>
       </c>
       <c r="B72" t="s">
         <v>221</v>
       </c>
       <c r="C72" t="s">
+        <v>279</v>
+      </c>
+      <c r="D72" t="s">
         <v>280</v>
       </c>
-      <c r="D72" t="s">
+      <c r="E72" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>220</v>
       </c>
       <c r="B73" t="s">
         <v>221</v>
       </c>
       <c r="C73" t="s">
+        <v>283</v>
+      </c>
+      <c r="D73" t="s">
+        <v>283</v>
+      </c>
+      <c r="E73" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" s="2" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>220</v>
       </c>
       <c r="B74" t="s">
         <v>221</v>
       </c>
       <c r="C74" t="s">
+        <v>286</v>
+      </c>
+      <c r="D74" t="s">
+        <v>287</v>
+      </c>
+      <c r="E74" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="D74" t="s">
+      <c r="F74" s="2" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>220</v>
       </c>
       <c r="B75" t="s">
         <v>221</v>
       </c>
       <c r="C75" t="s">
+        <v>290</v>
+      </c>
+      <c r="D75" t="s">
+        <v>291</v>
+      </c>
+      <c r="E75" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="D75" t="s">
-[...2 lines deleted...]
-      <c r="E75" s="2" t="s">
+      <c r="F75" s="2" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>220</v>
       </c>
       <c r="B76" t="s">
         <v>221</v>
       </c>
       <c r="C76" t="s">
+        <v>294</v>
+      </c>
+      <c r="D76" t="s">
         <v>295</v>
       </c>
-      <c r="D76" t="s">
+      <c r="E76" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>220</v>
+        <v>298</v>
       </c>
       <c r="B77" t="s">
-        <v>221</v>
+        <v>299</v>
       </c>
       <c r="C77" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D77" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>220</v>
+        <v>298</v>
       </c>
       <c r="B78" t="s">
-        <v>221</v>
+        <v>299</v>
       </c>
       <c r="C78" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D78" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>220</v>
+        <v>298</v>
       </c>
       <c r="B79" t="s">
-        <v>221</v>
+        <v>299</v>
       </c>
       <c r="C79" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D79" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>220</v>
+        <v>298</v>
       </c>
       <c r="B80" t="s">
-        <v>221</v>
+        <v>299</v>
       </c>
       <c r="C80" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D80" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>220</v>
+        <v>298</v>
       </c>
       <c r="B81" t="s">
-        <v>221</v>
+        <v>299</v>
       </c>
       <c r="C81" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D81" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B82" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C82" t="s">
         <v>320</v>
       </c>
       <c r="D82" t="s">
         <v>321</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B83" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C83" t="s">
         <v>324</v>
       </c>
       <c r="D83" t="s">
         <v>325</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B84" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C84" t="s">
         <v>328</v>
       </c>
       <c r="D84" t="s">
         <v>329</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B85" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C85" t="s">
         <v>332</v>
       </c>
       <c r="D85" t="s">
         <v>333</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B86" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C86" t="s">
         <v>336</v>
       </c>
       <c r="D86" t="s">
         <v>337</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B87" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C87" t="s">
         <v>340</v>
       </c>
       <c r="D87" t="s">
         <v>341</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B88" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C88" t="s">
         <v>344</v>
       </c>
       <c r="D88" t="s">
         <v>345</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B89" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C89" t="s">
         <v>348</v>
       </c>
       <c r="D89" t="s">
         <v>349</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B90" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C90" t="s">
         <v>352</v>
       </c>
       <c r="D90" t="s">
         <v>353</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>354</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B91" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C91" t="s">
         <v>356</v>
       </c>
       <c r="D91" t="s">
         <v>357</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B92" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="C92" t="s">
         <v>360</v>
       </c>
       <c r="D92" t="s">
         <v>361</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>318</v>
+        <v>364</v>
       </c>
       <c r="B93" t="s">
-        <v>319</v>
+        <v>365</v>
       </c>
       <c r="C93" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D93" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>318</v>
+        <v>364</v>
       </c>
       <c r="B94" t="s">
-        <v>319</v>
+        <v>365</v>
       </c>
       <c r="C94" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D94" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>318</v>
+        <v>364</v>
       </c>
       <c r="B95" t="s">
-        <v>319</v>
+        <v>365</v>
       </c>
       <c r="C95" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="D95" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>318</v>
+        <v>364</v>
       </c>
       <c r="B96" t="s">
-        <v>319</v>
+        <v>365</v>
       </c>
       <c r="C96" t="s">
-        <v>376</v>
+        <v>348</v>
       </c>
       <c r="D96" t="s">
-        <v>377</v>
+        <v>349</v>
       </c>
       <c r="E96" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="F96" s="2" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>318</v>
+        <v>379</v>
       </c>
       <c r="B97" t="s">
-        <v>319</v>
+        <v>380</v>
       </c>
       <c r="C97" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D97" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>318</v>
+        <v>379</v>
       </c>
       <c r="B98" t="s">
-        <v>319</v>
+        <v>380</v>
       </c>
       <c r="C98" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D98" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B99" t="s">
+        <v>380</v>
+      </c>
+      <c r="C99" t="s">
         <v>389</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>390</v>
       </c>
-      <c r="D99" t="s">
+      <c r="E99" s="2" t="s">
         <v>391</v>
       </c>
-      <c r="E99" s="2" t="s">
+      <c r="F99" s="2" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B100" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C100" t="s">
+        <v>393</v>
+      </c>
+      <c r="D100" t="s">
+        <v>393</v>
+      </c>
+      <c r="E100" s="2" t="s">
         <v>394</v>
       </c>
-      <c r="D100" t="s">
+      <c r="F100" s="2" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B101" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C101" t="s">
+        <v>396</v>
+      </c>
+      <c r="D101" t="s">
+        <v>397</v>
+      </c>
+      <c r="E101" s="2" t="s">
         <v>398</v>
       </c>
-      <c r="D101" t="s">
+      <c r="F101" s="2" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B102" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C102" t="s">
-        <v>348</v>
+        <v>400</v>
       </c>
       <c r="D102" t="s">
-        <v>349</v>
+        <v>401</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B103" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C103" t="s">
-        <v>372</v>
+        <v>404</v>
       </c>
       <c r="D103" t="s">
-        <v>373</v>
+        <v>405</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>374</v>
+        <v>406</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B104" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C104" t="s">
-        <v>222</v>
+        <v>408</v>
       </c>
       <c r="D104" t="s">
-        <v>223</v>
+        <v>409</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B105" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C105" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="D105" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B106" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C106" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D106" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B107" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C107" t="s">
-        <v>233</v>
+        <v>420</v>
       </c>
       <c r="D107" t="s">
-        <v>234</v>
+        <v>421</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B108" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C108" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="D108" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B109" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C109" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="D109" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B110" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C110" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="D110" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B111" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C111" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="D111" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B112" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C112" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="D112" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B113" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C113" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="D113" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B114" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C114" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="D114" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B115" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C115" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="D115" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B116" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C116" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="D116" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B117" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C117" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="D117" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B118" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C118" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="D118" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B119" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C119" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D119" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B120" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C120" t="s">
-        <v>299</v>
+        <v>471</v>
       </c>
       <c r="D120" t="s">
-        <v>300</v>
+        <v>472</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B121" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C121" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D121" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B122" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C122" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="D122" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B123" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C123" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="D123" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B124" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C124" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="D124" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B125" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C125" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="D125" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B126" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C126" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="D126" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>405</v>
+        <v>379</v>
       </c>
       <c r="B127" t="s">
-        <v>406</v>
+        <v>380</v>
       </c>
       <c r="C127" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="D127" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>405</v>
+        <v>503</v>
       </c>
       <c r="B128" t="s">
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="C128" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="D128" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>405</v>
+        <v>503</v>
       </c>
       <c r="B129" t="s">
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="C129" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="D129" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>405</v>
+        <v>503</v>
       </c>
       <c r="B130" t="s">
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="C130" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="D130" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>405</v>
+        <v>503</v>
       </c>
       <c r="B131" t="s">
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="C131" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="D131" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>405</v>
+        <v>503</v>
       </c>
       <c r="B132" t="s">
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="C132" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="D132" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>405</v>
+        <v>503</v>
       </c>
       <c r="B133" t="s">
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="C133" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="D133" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>405</v>
+        <v>503</v>
       </c>
       <c r="B134" t="s">
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="C134" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="D134" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>405</v>
+        <v>503</v>
       </c>
       <c r="B135" t="s">
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="C135" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="D135" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B136" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C136" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="D136" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B137" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C137" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="D137" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B138" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C138" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="D138" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B139" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C139" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="D139" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B140" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C140" t="s">
-        <v>545</v>
+        <v>316</v>
       </c>
       <c r="D140" t="s">
-        <v>546</v>
+        <v>317</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B141" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C141" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="D141" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B142" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C142" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="D142" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B143" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C143" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="D143" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B144" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C144" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="D144" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B145" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C145" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="D145" t="s">
-        <v>534</v>
+        <v>571</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B146" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C146" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="D146" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B147" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C147" t="s">
-        <v>336</v>
+        <v>578</v>
       </c>
       <c r="D147" t="s">
-        <v>337</v>
+        <v>578</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B148" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C148" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="D148" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B149" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C149" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="D149" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B150" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C150" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="D150" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B151" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C151" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D151" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B152" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C152" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D152" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B153" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C153" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="D153" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B154" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C154" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="D154" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B155" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C155" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="D155" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B156" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C156" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="D156" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B157" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C157" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="D157" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B158" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C158" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="D158" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B159" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C159" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="D159" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B160" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C160" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="D160" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B161" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C161" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="D161" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B162" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C162" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="D162" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B163" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C163" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D163" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B164" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C164" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="D164" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B165" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C165" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="D165" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B166" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C166" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="D166" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>527</v>
+        <v>657</v>
       </c>
       <c r="B167" t="s">
-        <v>528</v>
+        <v>658</v>
       </c>
       <c r="C167" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="D167" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>527</v>
+        <v>657</v>
       </c>
       <c r="B168" t="s">
-        <v>528</v>
+        <v>658</v>
       </c>
       <c r="C168" t="s">
-        <v>653</v>
+        <v>25</v>
       </c>
       <c r="D168" t="s">
-        <v>654</v>
+        <v>26</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>527</v>
+        <v>657</v>
       </c>
       <c r="B169" t="s">
-        <v>528</v>
+        <v>658</v>
       </c>
       <c r="C169" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="D169" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>527</v>
+        <v>657</v>
       </c>
       <c r="B170" t="s">
-        <v>528</v>
+        <v>658</v>
       </c>
       <c r="C170" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="D170" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>527</v>
+        <v>673</v>
       </c>
       <c r="B171" t="s">
-        <v>528</v>
+        <v>674</v>
       </c>
       <c r="C171" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="D171" t="s">
-        <v>666</v>
+        <v>676</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>527</v>
+        <v>673</v>
       </c>
       <c r="B172" t="s">
-        <v>528</v>
+        <v>674</v>
       </c>
       <c r="C172" t="s">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="D172" t="s">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>527</v>
+        <v>673</v>
       </c>
       <c r="B173" t="s">
-        <v>528</v>
+        <v>674</v>
       </c>
       <c r="C173" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="D173" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>527</v>
+        <v>673</v>
       </c>
       <c r="B174" t="s">
-        <v>528</v>
+        <v>674</v>
       </c>
       <c r="C174" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="D174" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>527</v>
+        <v>673</v>
       </c>
       <c r="B175" t="s">
-        <v>528</v>
+        <v>674</v>
       </c>
       <c r="C175" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="D175" t="s">
-        <v>682</v>
+        <v>692</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="B176" t="s">
-        <v>686</v>
+        <v>674</v>
       </c>
       <c r="C176" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="D176" t="s">
-        <v>688</v>
+        <v>269</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="B177" t="s">
-        <v>686</v>
+        <v>674</v>
       </c>
       <c r="C177" t="s">
-        <v>25</v>
+        <v>698</v>
       </c>
       <c r="D177" t="s">
-        <v>26</v>
+        <v>699</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="B178" t="s">
-        <v>686</v>
+        <v>674</v>
       </c>
       <c r="C178" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="D178" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="B179" t="s">
-        <v>686</v>
+        <v>674</v>
       </c>
       <c r="C179" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="D179" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B180" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C180" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="D180" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B181" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C181" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="D181" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B182" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C182" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="D182" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B183" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C183" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="D183" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B184" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C184" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="D184" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B185" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C185" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="D185" t="s">
-        <v>285</v>
+        <v>730</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B186" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C186" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="D186" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B187" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C187" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="D187" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B188" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C188" t="s">
-        <v>732</v>
+        <v>252</v>
       </c>
       <c r="D188" t="s">
-        <v>733</v>
+        <v>253</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B189" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C189" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="D189" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B190" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C190" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="D190" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B191" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C191" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="D191" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B192" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C192" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="D192" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B193" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C193" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="D193" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B194" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C194" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="D194" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B195" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C195" t="s">
-        <v>264</v>
+        <v>765</v>
       </c>
       <c r="D195" t="s">
-        <v>265</v>
+        <v>766</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B196" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C196" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="D196" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="F196" s="2" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B197" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C197" t="s">
-        <v>268</v>
+        <v>773</v>
       </c>
       <c r="D197" t="s">
-        <v>269</v>
+        <v>774</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B198" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C198" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="D198" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B199" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C199" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="D199" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B200" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C200" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="D200" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="B201" t="s">
-        <v>702</v>
+        <v>674</v>
       </c>
       <c r="C201" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="D201" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>701</v>
+        <v>793</v>
       </c>
       <c r="B202" t="s">
-        <v>702</v>
+        <v>794</v>
       </c>
       <c r="C202" t="s">
-        <v>783</v>
+        <v>145</v>
       </c>
       <c r="D202" t="s">
-        <v>784</v>
+        <v>146</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>701</v>
+        <v>793</v>
       </c>
       <c r="B203" t="s">
-        <v>702</v>
+        <v>794</v>
       </c>
       <c r="C203" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D203" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>701</v>
+        <v>793</v>
       </c>
       <c r="B204" t="s">
-        <v>702</v>
+        <v>794</v>
       </c>
       <c r="C204" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="D204" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>701</v>
+        <v>793</v>
       </c>
       <c r="B205" t="s">
-        <v>702</v>
+        <v>794</v>
       </c>
       <c r="C205" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="D205" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>701</v>
+        <v>793</v>
       </c>
       <c r="B206" t="s">
-        <v>702</v>
+        <v>794</v>
       </c>
       <c r="C206" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="D206" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>701</v>
+        <v>793</v>
       </c>
       <c r="B207" t="s">
-        <v>702</v>
+        <v>794</v>
       </c>
       <c r="C207" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="D207" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>701</v>
+        <v>793</v>
       </c>
       <c r="B208" t="s">
-        <v>702</v>
+        <v>794</v>
       </c>
       <c r="C208" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="D208" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>701</v>
+        <v>793</v>
       </c>
       <c r="B209" t="s">
-        <v>702</v>
+        <v>794</v>
       </c>
       <c r="C209" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="D209" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B210" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C210" t="s">
-        <v>145</v>
+        <v>825</v>
       </c>
       <c r="D210" t="s">
-        <v>146</v>
+        <v>826</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B211" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C211" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="D211" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B212" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C212" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="D212" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B213" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C213" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="D213" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B214" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C214" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="D214" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B215" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C215" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="D215" t="s">
-        <v>836</v>
+        <v>846</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B216" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C216" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="D216" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>842</v>
+        <v>852</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B217" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C217" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="D217" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>845</v>
+        <v>855</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B218" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C218" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="D218" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B219" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C219" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="D219" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B220" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C220" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="D220" t="s">
-        <v>856</v>
+        <v>866</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>857</v>
+        <v>867</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B221" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C221" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="D221" t="s">
-        <v>860</v>
+        <v>870</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B222" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C222" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="D222" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>865</v>
+        <v>875</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B223" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C223" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="D223" t="s">
-        <v>868</v>
+        <v>878</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>870</v>
+        <v>880</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B224" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C224" t="s">
-        <v>871</v>
+        <v>881</v>
       </c>
       <c r="D224" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>873</v>
+        <v>883</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>874</v>
+        <v>884</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B225" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C225" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="D225" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B226" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C226" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="D226" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B227" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C227" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="D227" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B228" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C228" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="D228" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B229" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C229" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="D229" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B230" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C230" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="D230" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="B231" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="C231" t="s">
-        <v>899</v>
+        <v>908</v>
       </c>
       <c r="D231" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>815</v>
+        <v>912</v>
       </c>
       <c r="B232" t="s">
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="C232" t="s">
-        <v>903</v>
+        <v>316</v>
       </c>
       <c r="D232" t="s">
-        <v>904</v>
+        <v>317</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>815</v>
+        <v>912</v>
       </c>
       <c r="B233" t="s">
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="C233" t="s">
-        <v>907</v>
+        <v>554</v>
       </c>
       <c r="D233" t="s">
-        <v>908</v>
+        <v>555</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>815</v>
+        <v>912</v>
       </c>
       <c r="B234" t="s">
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="C234" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="D234" t="s">
-        <v>888</v>
+        <v>919</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>815</v>
+        <v>912</v>
       </c>
       <c r="B235" t="s">
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="C235" t="s">
-        <v>914</v>
+        <v>324</v>
       </c>
       <c r="D235" t="s">
-        <v>915</v>
+        <v>325</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>815</v>
+        <v>912</v>
       </c>
       <c r="B236" t="s">
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="C236" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="D236" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>815</v>
+        <v>912</v>
       </c>
       <c r="B237" t="s">
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="C237" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="D237" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>815</v>
+        <v>912</v>
       </c>
       <c r="B238" t="s">
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="C238" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="D238" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>815</v>
+        <v>912</v>
       </c>
       <c r="B239" t="s">
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="C239" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="D239" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>815</v>
+        <v>912</v>
       </c>
       <c r="B240" t="s">
-        <v>816</v>
+        <v>913</v>
       </c>
       <c r="C240" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="D240" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B241" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C241" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D241" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>940</v>
+        <v>330</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B242" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C242" t="s">
-        <v>574</v>
+        <v>945</v>
       </c>
       <c r="D242" t="s">
-        <v>575</v>
+        <v>945</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B243" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C243" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="D243" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B244" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C244" t="s">
-        <v>344</v>
+        <v>952</v>
       </c>
       <c r="D244" t="s">
-        <v>345</v>
+        <v>953</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B245" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C245" t="s">
-        <v>950</v>
+        <v>336</v>
       </c>
       <c r="D245" t="s">
-        <v>951</v>
+        <v>337</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>952</v>
+        <v>338</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B246" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C246" t="s">
-        <v>954</v>
+        <v>344</v>
       </c>
       <c r="D246" t="s">
-        <v>955</v>
+        <v>345</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B247" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C247" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="D247" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B248" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C248" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D248" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B249" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C249" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D249" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="B250" t="s">
-        <v>939</v>
+        <v>913</v>
       </c>
       <c r="C250" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D250" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>354</v>
+        <v>971</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>938</v>
+        <v>973</v>
       </c>
       <c r="B251" t="s">
-        <v>939</v>
+        <v>974</v>
       </c>
       <c r="C251" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="D251" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>938</v>
+        <v>973</v>
       </c>
       <c r="B252" t="s">
-        <v>939</v>
+        <v>974</v>
       </c>
       <c r="C252" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="D252" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>938</v>
+        <v>973</v>
       </c>
       <c r="B253" t="s">
-        <v>939</v>
+        <v>974</v>
       </c>
       <c r="C253" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="D253" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>938</v>
+        <v>973</v>
       </c>
       <c r="B254" t="s">
-        <v>939</v>
+        <v>974</v>
       </c>
       <c r="C254" t="s">
-        <v>360</v>
+        <v>987</v>
       </c>
       <c r="D254" t="s">
-        <v>361</v>
+        <v>988</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>362</v>
+        <v>989</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>938</v>
+        <v>973</v>
       </c>
       <c r="B255" t="s">
-        <v>939</v>
+        <v>974</v>
       </c>
       <c r="C255" t="s">
-        <v>368</v>
+        <v>991</v>
       </c>
       <c r="D255" t="s">
-        <v>369</v>
+        <v>992</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>983</v>
+        <v>993</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>984</v>
+        <v>994</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>938</v>
+        <v>973</v>
       </c>
       <c r="B256" t="s">
-        <v>939</v>
+        <v>974</v>
       </c>
       <c r="C256" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="D256" t="s">
-        <v>986</v>
+        <v>996</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>987</v>
+        <v>997</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>938</v>
+        <v>973</v>
       </c>
       <c r="B257" t="s">
-        <v>939</v>
+        <v>974</v>
       </c>
       <c r="C257" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
       <c r="D257" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>991</v>
+        <v>1001</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>938</v>
+        <v>1003</v>
       </c>
       <c r="B258" t="s">
-        <v>939</v>
+        <v>1004</v>
       </c>
       <c r="C258" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="D258" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>938</v>
+        <v>1003</v>
       </c>
       <c r="B259" t="s">
-        <v>939</v>
+        <v>1004</v>
       </c>
       <c r="C259" t="s">
-        <v>372</v>
+        <v>1009</v>
       </c>
       <c r="D259" t="s">
-        <v>373</v>
+        <v>1010</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>997</v>
+        <v>1011</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>998</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B260" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C260" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="D260" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B261" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C261" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
       <c r="D261" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>1007</v>
+        <v>1019</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>1008</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B262" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C262" t="s">
-        <v>1009</v>
+        <v>1021</v>
       </c>
       <c r="D262" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B263" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C263" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="D263" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1015</v>
+        <v>1026</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1016</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B264" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C264" t="s">
-        <v>1017</v>
+        <v>1028</v>
       </c>
       <c r="D264" t="s">
-        <v>1018</v>
+        <v>1029</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1019</v>
+        <v>1030</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1020</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B265" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C265" t="s">
-        <v>1021</v>
+        <v>1032</v>
       </c>
       <c r="D265" t="s">
-        <v>1022</v>
+        <v>1033</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1023</v>
+        <v>1034</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1024</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B266" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C266" t="s">
-        <v>1025</v>
+        <v>1036</v>
       </c>
       <c r="D266" t="s">
-        <v>1026</v>
+        <v>1036</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1027</v>
+        <v>1037</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1028</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1029</v>
+        <v>1003</v>
       </c>
       <c r="B267" t="s">
-        <v>1030</v>
+        <v>1004</v>
       </c>
       <c r="C267" t="s">
-        <v>1031</v>
+        <v>1039</v>
       </c>
       <c r="D267" t="s">
-        <v>1032</v>
+        <v>1040</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1033</v>
+        <v>1041</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1034</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1029</v>
+        <v>1003</v>
       </c>
       <c r="B268" t="s">
-        <v>1030</v>
+        <v>1004</v>
       </c>
       <c r="C268" t="s">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="D268" t="s">
-        <v>1036</v>
+        <v>901</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1029</v>
+        <v>1003</v>
       </c>
       <c r="B269" t="s">
-        <v>1030</v>
+        <v>1004</v>
       </c>
       <c r="C269" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="D269" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1029</v>
+        <v>1003</v>
       </c>
       <c r="B270" t="s">
-        <v>1030</v>
+        <v>1004</v>
       </c>
       <c r="C270" t="s">
-        <v>260</v>
+        <v>1050</v>
       </c>
       <c r="D270" t="s">
-        <v>261</v>
+        <v>1051</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>1044</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B271" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C271" t="s">
-        <v>1045</v>
+        <v>1056</v>
       </c>
       <c r="D271" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B272" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C272" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="D272" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B273" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C273" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="D273" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B274" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C274" t="s">
-        <v>1056</v>
+        <v>1066</v>
       </c>
       <c r="D274" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B275" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C275" t="s">
-        <v>1060</v>
+        <v>1070</v>
       </c>
       <c r="D275" t="s">
-        <v>1061</v>
+        <v>1070</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1062</v>
+        <v>1071</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1063</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B276" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C276" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="D276" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1065</v>
+        <v>1074</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B277" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C277" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="D277" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1070</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B278" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C278" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="D278" t="s">
-        <v>927</v>
+        <v>1079</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1072</v>
+        <v>1080</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B279" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C279" t="s">
-        <v>1074</v>
+        <v>1082</v>
       </c>
       <c r="D279" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
       <c r="B280" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="C280" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="D280" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B281" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C281" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="D281" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B282" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C282" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="D282" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B283" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C283" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="D283" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B284" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C284" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="D284" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B285" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C285" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="D285" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B286" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C286" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="D286" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1102</v>
+        <v>1107</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B287" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C287" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="D287" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B288" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C288" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="D288" t="s">
-        <v>1107</v>
+        <v>1113</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1108</v>
+        <v>1114</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1109</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B289" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C289" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="D289" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1111</v>
+        <v>1117</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1112</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B290" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C290" t="s">
-        <v>1113</v>
+        <v>1119</v>
       </c>
       <c r="D290" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B291" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C291" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="D291" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B292" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C292" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="D292" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B293" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C293" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="D293" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1125</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B294" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C294" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="D294" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B295" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C295" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="D295" t="s">
-        <v>1130</v>
+        <v>1136</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1131</v>
+        <v>1137</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1132</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B296" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C296" t="s">
-        <v>1133</v>
+        <v>1139</v>
       </c>
       <c r="D296" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1135</v>
+        <v>1141</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>1136</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B297" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C297" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="D297" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B298" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C298" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
       <c r="D298" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B299" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C299" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="D299" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B300" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C300" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="D300" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B301" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C301" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="D301" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B302" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C302" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="D302" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B303" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C303" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="D303" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B304" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C304" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="D304" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B305" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C305" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="D305" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B306" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C306" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="D306" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B307" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C307" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="D307" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B308" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C308" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="D308" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B309" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C309" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="D309" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B310" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C310" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="D310" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B311" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C311" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="D311" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B312" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C312" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="D312" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B313" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C313" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="D313" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B314" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C314" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="D314" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B315" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C315" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="D315" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B316" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C316" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="D316" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B317" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C317" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="D317" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="F317" s="2" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B318" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C318" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="D318" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B319" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C319" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="D319" t="s">
-        <v>1208</v>
+        <v>1214</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>1209</v>
+        <v>1215</v>
       </c>
       <c r="F319" s="2" t="s">
-        <v>1210</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B320" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C320" t="s">
-        <v>1211</v>
+        <v>1217</v>
       </c>
       <c r="D320" t="s">
-        <v>1211</v>
+        <v>1218</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>1212</v>
+        <v>1219</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B321" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C321" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="D321" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="F321" s="2" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B322" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C322" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="D322" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="F322" s="2" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B323" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C323" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="D323" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>1222</v>
+        <v>1231</v>
       </c>
       <c r="F323" s="2" t="s">
-        <v>1223</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B324" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C324" t="s">
-        <v>1224</v>
+        <v>1233</v>
       </c>
       <c r="D324" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B325" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C325" t="s">
-        <v>1228</v>
+        <v>959</v>
       </c>
       <c r="D325" t="s">
-        <v>1228</v>
+        <v>960</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B326" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C326" t="s">
-        <v>1231</v>
+        <v>963</v>
       </c>
       <c r="D326" t="s">
-        <v>1231</v>
+        <v>964</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="F326" s="2" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B327" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C327" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="D327" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B328" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C328" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="D328" t="s">
-        <v>1238</v>
+        <v>1244</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="F328" s="2" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B329" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C329" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="D329" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="F329" s="2" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B330" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C330" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="D330" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B331" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C331" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="D331" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="F331" s="2" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B332" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C332" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="D332" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B333" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C333" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="D333" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B334" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C334" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="D334" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="F334" s="2" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B335" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C335" t="s">
-        <v>985</v>
+        <v>1268</v>
       </c>
       <c r="D335" t="s">
-        <v>986</v>
+        <v>1269</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>1264</v>
+        <v>1270</v>
       </c>
       <c r="F335" s="2" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1082</v>
+        <v>1054</v>
       </c>
       <c r="B336" t="s">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C336" t="s">
-        <v>989</v>
+        <v>1272</v>
       </c>
       <c r="D336" t="s">
-        <v>990</v>
+        <v>1273</v>
       </c>
       <c r="E336" s="2" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="F336" s="2" t="s">
-        <v>1267</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B337" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C337" t="s">
-        <v>1268</v>
+        <v>1278</v>
       </c>
       <c r="D337" t="s">
-        <v>1268</v>
+        <v>676</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>1269</v>
+        <v>1279</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>1270</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B338" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C338" t="s">
-        <v>1271</v>
+        <v>1281</v>
       </c>
       <c r="D338" t="s">
-        <v>1272</v>
+        <v>1282</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>1273</v>
+        <v>1283</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>1274</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B339" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C339" t="s">
-        <v>1275</v>
+        <v>1285</v>
       </c>
       <c r="D339" t="s">
-        <v>1276</v>
+        <v>1286</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>1277</v>
+        <v>1287</v>
       </c>
       <c r="F339" s="2" t="s">
-        <v>1278</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B340" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C340" t="s">
-        <v>1279</v>
+        <v>1289</v>
       </c>
       <c r="D340" t="s">
-        <v>1279</v>
+        <v>1289</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>1280</v>
+        <v>1290</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>1281</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B341" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C341" t="s">
-        <v>1282</v>
+        <v>1292</v>
       </c>
       <c r="D341" t="s">
-        <v>1282</v>
+        <v>1293</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>1283</v>
+        <v>1294</v>
       </c>
       <c r="F341" s="2" t="s">
-        <v>1284</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B342" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C342" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="D342" t="s">
-        <v>1286</v>
+        <v>1297</v>
       </c>
       <c r="E342" s="2" t="s">
-        <v>1287</v>
+        <v>1298</v>
       </c>
       <c r="F342" s="2" t="s">
-        <v>1288</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B343" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C343" t="s">
-        <v>1289</v>
+        <v>1300</v>
       </c>
       <c r="D343" t="s">
-        <v>1289</v>
+        <v>1301</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B344" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C344" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
       <c r="D344" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="F344" s="2" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B345" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C345" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="D345" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1082</v>
+        <v>1276</v>
       </c>
       <c r="B346" t="s">
-        <v>1083</v>
+        <v>1277</v>
       </c>
       <c r="C346" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
       <c r="D346" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
       <c r="F346" s="2" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1304</v>
+        <v>1276</v>
       </c>
       <c r="B347" t="s">
-        <v>1305</v>
+        <v>1277</v>
       </c>
       <c r="C347" t="s">
-        <v>1306</v>
+        <v>1316</v>
       </c>
       <c r="D347" t="s">
-        <v>704</v>
+        <v>1316</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>1307</v>
+        <v>1317</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>1308</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1304</v>
+        <v>1276</v>
       </c>
       <c r="B348" t="s">
-        <v>1305</v>
+        <v>1277</v>
       </c>
       <c r="C348" t="s">
-        <v>1309</v>
+        <v>1319</v>
       </c>
       <c r="D348" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="F348" s="2" t="s">
-        <v>1312</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B349" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C349" t="s">
-        <v>233</v>
+        <v>1325</v>
       </c>
       <c r="D349" t="s">
-        <v>234</v>
+        <v>1326</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1313</v>
+        <v>1327</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1314</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B350" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C350" t="s">
-        <v>260</v>
+        <v>1329</v>
       </c>
       <c r="D350" t="s">
-        <v>261</v>
+        <v>1330</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>1315</v>
+        <v>1331</v>
       </c>
       <c r="F350" s="2" t="s">
-        <v>1316</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B351" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C351" t="s">
-        <v>1317</v>
+        <v>1333</v>
       </c>
       <c r="D351" t="s">
-        <v>1318</v>
+        <v>1334</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>1319</v>
+        <v>1335</v>
       </c>
       <c r="F351" s="2" t="s">
-        <v>1320</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B352" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C352" t="s">
-        <v>1321</v>
+        <v>1337</v>
       </c>
       <c r="D352" t="s">
-        <v>1321</v>
+        <v>1338</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>1322</v>
+        <v>1339</v>
       </c>
       <c r="F352" s="2" t="s">
-        <v>1323</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B353" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C353" t="s">
-        <v>1324</v>
+        <v>1341</v>
       </c>
       <c r="D353" t="s">
-        <v>1325</v>
+        <v>1342</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>1326</v>
+        <v>1343</v>
       </c>
       <c r="F353" s="2" t="s">
-        <v>1327</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B354" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C354" t="s">
-        <v>1328</v>
+        <v>1345</v>
       </c>
       <c r="D354" t="s">
-        <v>1329</v>
+        <v>1346</v>
       </c>
       <c r="E354" s="2" t="s">
-        <v>1330</v>
+        <v>1347</v>
       </c>
       <c r="F354" s="2" t="s">
-        <v>1331</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B355" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C355" t="s">
-        <v>1332</v>
+        <v>1349</v>
       </c>
       <c r="D355" t="s">
-        <v>1333</v>
+        <v>1350</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>1334</v>
+        <v>1351</v>
       </c>
       <c r="F355" s="2" t="s">
-        <v>1335</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B356" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C356" t="s">
-        <v>1336</v>
+        <v>168</v>
       </c>
       <c r="D356" t="s">
-        <v>1337</v>
+        <v>169</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>1338</v>
+        <v>1353</v>
       </c>
       <c r="F356" s="2" t="s">
-        <v>1339</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B357" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C357" t="s">
-        <v>1340</v>
+        <v>1355</v>
       </c>
       <c r="D357" t="s">
-        <v>1341</v>
+        <v>1356</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>1342</v>
+        <v>1357</v>
       </c>
       <c r="F357" s="2" t="s">
-        <v>1343</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B358" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C358" t="s">
-        <v>1344</v>
+        <v>1359</v>
       </c>
       <c r="D358" t="s">
-        <v>1345</v>
+        <v>1360</v>
       </c>
       <c r="E358" s="2" t="s">
-        <v>1346</v>
+        <v>1361</v>
       </c>
       <c r="F358" s="2" t="s">
-        <v>1347</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B359" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C359" t="s">
-        <v>1348</v>
+        <v>1363</v>
       </c>
       <c r="D359" t="s">
-        <v>1348</v>
+        <v>1364</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>1349</v>
+        <v>1365</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>1350</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="B360" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="C360" t="s">
-        <v>1351</v>
+        <v>1367</v>
       </c>
       <c r="D360" t="s">
-        <v>1352</v>
+        <v>1350</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1354</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B361" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C361" t="s">
-        <v>1357</v>
+        <v>1370</v>
       </c>
       <c r="D361" t="s">
-        <v>1358</v>
+        <v>1371</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1359</v>
+        <v>1372</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1360</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B362" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C362" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="D362" t="s">
-        <v>1362</v>
+        <v>1375</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1363</v>
+        <v>1376</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1364</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B363" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C363" t="s">
-        <v>1365</v>
+        <v>1378</v>
       </c>
       <c r="D363" t="s">
-        <v>1366</v>
+        <v>1379</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1367</v>
+        <v>1380</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1368</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B364" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C364" t="s">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="D364" t="s">
-        <v>1370</v>
+        <v>1383</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1371</v>
+        <v>1384</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1372</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B365" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C365" t="s">
-        <v>1373</v>
+        <v>1386</v>
       </c>
       <c r="D365" t="s">
-        <v>1374</v>
+        <v>834</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1375</v>
+        <v>1387</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1376</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B366" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C366" t="s">
-        <v>1377</v>
+        <v>1389</v>
       </c>
       <c r="D366" t="s">
-        <v>1378</v>
+        <v>1390</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1379</v>
+        <v>1391</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1380</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B367" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C367" t="s">
-        <v>1381</v>
+        <v>1393</v>
       </c>
       <c r="D367" t="s">
-        <v>1382</v>
+        <v>1394</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1383</v>
+        <v>1395</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1384</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B368" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C368" t="s">
-        <v>168</v>
+        <v>1397</v>
       </c>
       <c r="D368" t="s">
-        <v>169</v>
+        <v>1398</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1385</v>
+        <v>1399</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1386</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B369" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C369" t="s">
-        <v>1387</v>
+        <v>200</v>
       </c>
       <c r="D369" t="s">
-        <v>1388</v>
+        <v>201</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1389</v>
+        <v>1401</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1390</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B370" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C370" t="s">
-        <v>1391</v>
+        <v>1403</v>
       </c>
       <c r="D370" t="s">
-        <v>1392</v>
+        <v>1404</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1393</v>
+        <v>1405</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1394</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1355</v>
+        <v>1323</v>
       </c>
       <c r="B371" t="s">
-        <v>1356</v>
+        <v>1324</v>
       </c>
       <c r="C371" t="s">
-        <v>1395</v>
+        <v>1407</v>
       </c>
       <c r="D371" t="s">
-        <v>1396</v>
+        <v>1408</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1397</v>
+        <v>1409</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1398</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B372" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C372" t="s">
-        <v>1399</v>
+        <v>1413</v>
       </c>
       <c r="D372" t="s">
-        <v>1382</v>
+        <v>1414</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1400</v>
+        <v>1415</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1401</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B373" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C373" t="s">
-        <v>1402</v>
+        <v>1417</v>
       </c>
       <c r="D373" t="s">
-        <v>1403</v>
+        <v>1418</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>1404</v>
+        <v>1419</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>1405</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B374" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C374" t="s">
-        <v>1406</v>
+        <v>1421</v>
       </c>
       <c r="D374" t="s">
-        <v>1407</v>
+        <v>1422</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1408</v>
+        <v>1423</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1409</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B375" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C375" t="s">
-        <v>1410</v>
+        <v>1425</v>
       </c>
       <c r="D375" t="s">
-        <v>1411</v>
+        <v>1426</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>1412</v>
+        <v>1427</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B376" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C376" t="s">
-        <v>1414</v>
+        <v>1429</v>
       </c>
       <c r="D376" t="s">
-        <v>1415</v>
+        <v>1430</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1416</v>
+        <v>1431</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1417</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B377" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C377" t="s">
-        <v>1418</v>
+        <v>1433</v>
       </c>
       <c r="D377" t="s">
-        <v>1419</v>
+        <v>1434</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1420</v>
+        <v>1435</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1421</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B378" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C378" t="s">
-        <v>1422</v>
+        <v>1437</v>
       </c>
       <c r="D378" t="s">
-        <v>856</v>
+        <v>1438</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1423</v>
+        <v>1439</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1424</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B379" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C379" t="s">
-        <v>1425</v>
+        <v>1441</v>
       </c>
       <c r="D379" t="s">
-        <v>1426</v>
+        <v>1442</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1427</v>
+        <v>1443</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>1428</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B380" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C380" t="s">
-        <v>1429</v>
+        <v>1445</v>
       </c>
       <c r="D380" t="s">
-        <v>1430</v>
+        <v>1446</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>1431</v>
+        <v>1447</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>1432</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="B381" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="C381" t="s">
-        <v>1433</v>
+        <v>1449</v>
       </c>
       <c r="D381" t="s">
-        <v>1434</v>
+        <v>1450</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1435</v>
+        <v>1451</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1436</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1355</v>
+        <v>1453</v>
       </c>
       <c r="B382" t="s">
-        <v>1356</v>
+        <v>1454</v>
       </c>
       <c r="C382" t="s">
-        <v>200</v>
+        <v>233</v>
       </c>
       <c r="D382" t="s">
-        <v>201</v>
+        <v>234</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>1437</v>
+        <v>235</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>1438</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1355</v>
+        <v>1453</v>
       </c>
       <c r="B383" t="s">
-        <v>1356</v>
+        <v>1454</v>
       </c>
       <c r="C383" t="s">
-        <v>1439</v>
+        <v>1456</v>
       </c>
       <c r="D383" t="s">
-        <v>1440</v>
+        <v>1457</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>1441</v>
+        <v>1458</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>1442</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1355</v>
+        <v>1453</v>
       </c>
       <c r="B384" t="s">
-        <v>1356</v>
+        <v>1454</v>
       </c>
       <c r="C384" t="s">
-        <v>1443</v>
+        <v>1460</v>
       </c>
       <c r="D384" t="s">
-        <v>1444</v>
+        <v>1461</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1445</v>
+        <v>1462</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1446</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="B385" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
       <c r="C385" t="s">
-        <v>1449</v>
+        <v>1464</v>
       </c>
       <c r="D385" t="s">
-        <v>1450</v>
+        <v>1465</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>1451</v>
+        <v>1466</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1452</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B386" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C386" t="s">
-        <v>1453</v>
+        <v>1470</v>
       </c>
       <c r="D386" t="s">
-        <v>1454</v>
+        <v>1470</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>1455</v>
+        <v>1471</v>
       </c>
       <c r="F386" s="2" t="s">
-        <v>1456</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B387" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C387" t="s">
-        <v>1457</v>
+        <v>1473</v>
       </c>
       <c r="D387" t="s">
-        <v>1458</v>
+        <v>1473</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1459</v>
+        <v>1474</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1460</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B388" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C388" t="s">
-        <v>1461</v>
+        <v>1476</v>
       </c>
       <c r="D388" t="s">
-        <v>1462</v>
+        <v>1477</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1463</v>
+        <v>1478</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1464</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B389" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C389" t="s">
-        <v>1465</v>
+        <v>1480</v>
       </c>
       <c r="D389" t="s">
-        <v>1466</v>
+        <v>1481</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>1467</v>
+        <v>1482</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>1468</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B390" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C390" t="s">
-        <v>1469</v>
+        <v>1484</v>
       </c>
       <c r="D390" t="s">
-        <v>1470</v>
+        <v>1485</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1471</v>
+        <v>1486</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1472</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B391" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C391" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="D391" t="s">
-        <v>1474</v>
+        <v>1489</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1475</v>
+        <v>1490</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B392" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C392" t="s">
-        <v>1477</v>
+        <v>1492</v>
       </c>
       <c r="D392" t="s">
-        <v>1478</v>
+        <v>1493</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1479</v>
+        <v>1494</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1480</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B393" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C393" t="s">
-        <v>1481</v>
+        <v>1496</v>
       </c>
       <c r="D393" t="s">
-        <v>1482</v>
+        <v>1497</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>1483</v>
+        <v>1498</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1484</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B394" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C394" t="s">
-        <v>1485</v>
+        <v>1500</v>
       </c>
       <c r="D394" t="s">
-        <v>1486</v>
+        <v>1501</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>1487</v>
+        <v>1502</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1488</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="B395" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="C395" t="s">
-        <v>1489</v>
+        <v>1504</v>
       </c>
       <c r="D395" t="s">
-        <v>1490</v>
+        <v>1505</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>1491</v>
+        <v>1506</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1492</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1493</v>
+        <v>1468</v>
       </c>
       <c r="B396" t="s">
-        <v>1494</v>
+        <v>1469</v>
       </c>
       <c r="C396" t="s">
-        <v>245</v>
+        <v>1508</v>
       </c>
       <c r="D396" t="s">
-        <v>246</v>
+        <v>1509</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>247</v>
+        <v>1510</v>
       </c>
       <c r="F396" s="2" t="s">
-        <v>1495</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1493</v>
+        <v>1468</v>
       </c>
       <c r="B397" t="s">
-        <v>1494</v>
+        <v>1469</v>
       </c>
       <c r="C397" t="s">
-        <v>1496</v>
+        <v>1512</v>
       </c>
       <c r="D397" t="s">
-        <v>1497</v>
+        <v>1512</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>1498</v>
+        <v>1513</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1499</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1493</v>
+        <v>1468</v>
       </c>
       <c r="B398" t="s">
-        <v>1494</v>
+        <v>1469</v>
       </c>
       <c r="C398" t="s">
-        <v>1500</v>
+        <v>1515</v>
       </c>
       <c r="D398" t="s">
-        <v>1501</v>
+        <v>1516</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>1502</v>
+        <v>1517</v>
       </c>
       <c r="F398" s="2" t="s">
-        <v>1503</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1493</v>
+        <v>1468</v>
       </c>
       <c r="B399" t="s">
-        <v>1494</v>
+        <v>1469</v>
       </c>
       <c r="C399" t="s">
-        <v>1504</v>
+        <v>1519</v>
       </c>
       <c r="D399" t="s">
-        <v>1505</v>
+        <v>1520</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>1506</v>
+        <v>1521</v>
       </c>
       <c r="F399" s="2" t="s">
-        <v>1507</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B400" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C400" t="s">
-        <v>1510</v>
+        <v>1523</v>
       </c>
       <c r="D400" t="s">
-        <v>1510</v>
+        <v>1524</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>1511</v>
+        <v>1525</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B401" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C401" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
       <c r="D401" t="s">
-        <v>1513</v>
+        <v>1528</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>1514</v>
+        <v>1529</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>1515</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B402" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C402" t="s">
-        <v>1516</v>
+        <v>1531</v>
       </c>
       <c r="D402" t="s">
-        <v>1517</v>
+        <v>1532</v>
       </c>
       <c r="E402" s="2" t="s">
-        <v>1518</v>
+        <v>1533</v>
       </c>
       <c r="F402" s="2" t="s">
-        <v>1519</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B403" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C403" t="s">
-        <v>1520</v>
+        <v>1535</v>
       </c>
       <c r="D403" t="s">
-        <v>1521</v>
+        <v>1536</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>1522</v>
+        <v>1537</v>
       </c>
       <c r="F403" s="2" t="s">
-        <v>1523</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B404" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C404" t="s">
-        <v>1524</v>
+        <v>1539</v>
       </c>
       <c r="D404" t="s">
-        <v>1525</v>
+        <v>1540</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>1526</v>
+        <v>1541</v>
       </c>
       <c r="F404" s="2" t="s">
-        <v>1527</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B405" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C405" t="s">
-        <v>1528</v>
+        <v>1543</v>
       </c>
       <c r="D405" t="s">
-        <v>1529</v>
-[...6 lines deleted...]
-      </c>
+        <v>1544</v>
+      </c>
+      <c r="E405" s="2"/>
+      <c r="F405" s="2"/>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B406" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C406" t="s">
-        <v>1532</v>
+        <v>1545</v>
       </c>
       <c r="D406" t="s">
-        <v>1533</v>
+        <v>1546</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1534</v>
+        <v>1547</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1535</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B407" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C407" t="s">
-        <v>260</v>
+        <v>1549</v>
       </c>
       <c r="D407" t="s">
-        <v>261</v>
+        <v>1550</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>262</v>
+        <v>1551</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1536</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B408" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C408" t="s">
-        <v>1537</v>
+        <v>1553</v>
       </c>
       <c r="D408" t="s">
-        <v>1538</v>
+        <v>1554</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1539</v>
+        <v>1555</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1540</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B409" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C409" t="s">
-        <v>1541</v>
+        <v>1557</v>
       </c>
       <c r="D409" t="s">
-        <v>1542</v>
+        <v>1558</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1543</v>
+        <v>1559</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1544</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B410" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C410" t="s">
-        <v>1545</v>
+        <v>1561</v>
       </c>
       <c r="D410" t="s">
-        <v>1546</v>
+        <v>1562</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1547</v>
+        <v>1563</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1548</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B411" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C411" t="s">
-        <v>1549</v>
+        <v>1565</v>
       </c>
       <c r="D411" t="s">
-        <v>1549</v>
+        <v>1566</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1550</v>
+        <v>1567</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1551</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B412" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C412" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="D412" t="s">
-        <v>1553</v>
+        <v>1570</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1554</v>
+        <v>1571</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1555</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B413" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C413" t="s">
-        <v>1556</v>
+        <v>1573</v>
       </c>
       <c r="D413" t="s">
-        <v>1557</v>
+        <v>1574</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1558</v>
+        <v>1575</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1559</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B414" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C414" t="s">
-        <v>1560</v>
+        <v>1577</v>
       </c>
       <c r="D414" t="s">
-        <v>1561</v>
+        <v>1578</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1562</v>
+        <v>1579</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1563</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B415" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C415" t="s">
-        <v>1564</v>
+        <v>1581</v>
       </c>
       <c r="D415" t="s">
-        <v>1565</v>
+        <v>1582</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1566</v>
+        <v>1583</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1567</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B416" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C416" t="s">
-        <v>1568</v>
+        <v>1585</v>
       </c>
       <c r="D416" t="s">
-        <v>1569</v>
+        <v>1585</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1570</v>
+        <v>1586</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1571</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B417" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C417" t="s">
-        <v>1572</v>
+        <v>1588</v>
       </c>
       <c r="D417" t="s">
-        <v>1573</v>
+        <v>1589</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1574</v>
+        <v>1590</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1575</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B418" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C418" t="s">
-        <v>1576</v>
+        <v>1592</v>
       </c>
       <c r="D418" t="s">
-        <v>1577</v>
+        <v>1593</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1578</v>
+        <v>1594</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1579</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B419" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C419" t="s">
-        <v>1580</v>
+        <v>613</v>
       </c>
       <c r="D419" t="s">
-        <v>1581</v>
+        <v>614</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1582</v>
+        <v>1596</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1583</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B420" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C420" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D420" t="s">
-        <v>1585</v>
+        <v>1599</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1586</v>
+        <v>1600</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1587</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B421" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C421" t="s">
-        <v>1588</v>
+        <v>1602</v>
       </c>
       <c r="D421" t="s">
-        <v>1589</v>
+        <v>1603</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1590</v>
+        <v>1604</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1591</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B422" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C422" t="s">
-        <v>1592</v>
+        <v>1606</v>
       </c>
       <c r="D422" t="s">
-        <v>1593</v>
+        <v>1607</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1594</v>
+        <v>1608</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1595</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B423" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C423" t="s">
-        <v>1596</v>
+        <v>1610</v>
       </c>
       <c r="D423" t="s">
-        <v>1597</v>
+        <v>1611</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1598</v>
+        <v>1612</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1599</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B424" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C424" t="s">
-        <v>1600</v>
+        <v>1614</v>
       </c>
       <c r="D424" t="s">
-        <v>1601</v>
+        <v>1615</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1602</v>
+        <v>1616</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1603</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B425" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C425" t="s">
-        <v>1604</v>
+        <v>1464</v>
       </c>
       <c r="D425" t="s">
-        <v>1605</v>
+        <v>1465</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1606</v>
+        <v>1466</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1607</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B426" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C426" t="s">
-        <v>1608</v>
+        <v>1619</v>
       </c>
       <c r="D426" t="s">
-        <v>1609</v>
+        <v>1620</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1610</v>
+        <v>1621</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1611</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B427" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C427" t="s">
-        <v>1612</v>
+        <v>1623</v>
       </c>
       <c r="D427" t="s">
-        <v>1613</v>
+        <v>1624</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1614</v>
+        <v>1625</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1615</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B428" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C428" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="D428" t="s">
-        <v>1617</v>
+        <v>1628</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1618</v>
+        <v>1629</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1619</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B429" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C429" t="s">
-        <v>1620</v>
+        <v>1631</v>
       </c>
       <c r="D429" t="s">
-        <v>1620</v>
+        <v>1632</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1621</v>
+        <v>1633</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1622</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B430" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C430" t="s">
-        <v>633</v>
+        <v>1635</v>
       </c>
       <c r="D430" t="s">
-        <v>634</v>
+        <v>1636</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1623</v>
+        <v>1637</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1624</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B431" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C431" t="s">
-        <v>1625</v>
+        <v>1639</v>
       </c>
       <c r="D431" t="s">
-        <v>1626</v>
+        <v>1640</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1627</v>
+        <v>1641</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1628</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B432" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C432" t="s">
-        <v>637</v>
+        <v>1643</v>
       </c>
       <c r="D432" t="s">
-        <v>638</v>
+        <v>1644</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1629</v>
+        <v>1645</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1630</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B433" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C433" t="s">
-        <v>1631</v>
+        <v>1647</v>
       </c>
       <c r="D433" t="s">
-        <v>1632</v>
+        <v>1648</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1633</v>
+        <v>1649</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1634</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1508</v>
+        <v>1468</v>
       </c>
       <c r="B434" t="s">
-        <v>1509</v>
+        <v>1469</v>
       </c>
       <c r="C434" t="s">
-        <v>1635</v>
+        <v>1651</v>
       </c>
       <c r="D434" t="s">
-        <v>1636</v>
+        <v>1652</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1637</v>
+        <v>1653</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1638</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B435" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C435" t="s">
-        <v>1639</v>
+        <v>1657</v>
       </c>
       <c r="D435" t="s">
-        <v>1640</v>
+        <v>1658</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1641</v>
+        <v>1659</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1642</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B436" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C436" t="s">
-        <v>1643</v>
+        <v>1661</v>
       </c>
       <c r="D436" t="s">
-        <v>1644</v>
+        <v>1661</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>1645</v>
+        <v>1662</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1646</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B437" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C437" t="s">
-        <v>1647</v>
+        <v>1664</v>
       </c>
       <c r="D437" t="s">
-        <v>1648</v>
+        <v>1664</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1649</v>
+        <v>1665</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1650</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B438" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C438" t="s">
-        <v>1504</v>
+        <v>1667</v>
       </c>
       <c r="D438" t="s">
-        <v>1505</v>
+        <v>1668</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1506</v>
+        <v>1669</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1651</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B439" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C439" t="s">
-        <v>1652</v>
+        <v>1671</v>
       </c>
       <c r="D439" t="s">
-        <v>1653</v>
+        <v>1672</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1654</v>
+        <v>1673</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1655</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B440" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C440" t="s">
-        <v>1656</v>
+        <v>1345</v>
       </c>
       <c r="D440" t="s">
-        <v>1657</v>
+        <v>1346</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1658</v>
+        <v>1675</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1659</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B441" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C441" t="s">
-        <v>1660</v>
+        <v>1677</v>
       </c>
       <c r="D441" t="s">
-        <v>1661</v>
+        <v>1678</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1662</v>
+        <v>1679</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1663</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B442" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C442" t="s">
-        <v>1664</v>
+        <v>1681</v>
       </c>
       <c r="D442" t="s">
-        <v>1665</v>
+        <v>1682</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1666</v>
+        <v>1683</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1667</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B443" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C443" t="s">
-        <v>1668</v>
+        <v>1685</v>
       </c>
       <c r="D443" t="s">
-        <v>1669</v>
+        <v>1686</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1670</v>
+        <v>1687</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1671</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B444" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C444" t="s">
-        <v>1672</v>
+        <v>1689</v>
       </c>
       <c r="D444" t="s">
-        <v>1673</v>
+        <v>1690</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1674</v>
+        <v>1691</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1675</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B445" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C445" t="s">
-        <v>1676</v>
+        <v>1693</v>
       </c>
       <c r="D445" t="s">
-        <v>1677</v>
+        <v>1694</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1678</v>
+        <v>1695</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1679</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B446" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C446" t="s">
-        <v>1680</v>
+        <v>1697</v>
       </c>
       <c r="D446" t="s">
-        <v>1681</v>
+        <v>1698</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1682</v>
+        <v>1699</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1683</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1508</v>
+        <v>1655</v>
       </c>
       <c r="B447" t="s">
-        <v>1509</v>
+        <v>1656</v>
       </c>
       <c r="C447" t="s">
-        <v>1684</v>
+        <v>1701</v>
       </c>
       <c r="D447" t="s">
-        <v>1685</v>
+        <v>1701</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1686</v>
+        <v>1702</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1687</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1688</v>
+        <v>1655</v>
       </c>
       <c r="B448" t="s">
-        <v>1689</v>
+        <v>1656</v>
       </c>
       <c r="C448" t="s">
-        <v>1690</v>
+        <v>1704</v>
       </c>
       <c r="D448" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1692</v>
+        <v>1706</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1693</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1688</v>
+        <v>1655</v>
       </c>
       <c r="B449" t="s">
-        <v>1689</v>
+        <v>1656</v>
       </c>
       <c r="C449" t="s">
-        <v>1694</v>
+        <v>444</v>
       </c>
       <c r="D449" t="s">
-        <v>1694</v>
+        <v>445</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1695</v>
+        <v>1708</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1696</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1688</v>
+        <v>1655</v>
       </c>
       <c r="B450" t="s">
-        <v>1689</v>
+        <v>1656</v>
       </c>
       <c r="C450" t="s">
-        <v>1697</v>
+        <v>1710</v>
       </c>
       <c r="D450" t="s">
-        <v>1697</v>
+        <v>1710</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1698</v>
+        <v>1711</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1699</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1688</v>
+        <v>1655</v>
       </c>
       <c r="B451" t="s">
-        <v>1689</v>
+        <v>1656</v>
       </c>
       <c r="C451" t="s">
-        <v>1700</v>
+        <v>1713</v>
       </c>
       <c r="D451" t="s">
-        <v>1701</v>
+        <v>1714</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1703</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1688</v>
+        <v>1655</v>
       </c>
       <c r="B452" t="s">
-        <v>1689</v>
+        <v>1656</v>
       </c>
       <c r="C452" t="s">
-        <v>1704</v>
+        <v>1268</v>
       </c>
       <c r="D452" t="s">
-        <v>1705</v>
+        <v>1269</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1706</v>
+        <v>1717</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1707</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B453" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C453" t="s">
-        <v>1377</v>
+        <v>1721</v>
       </c>
       <c r="D453" t="s">
-        <v>1378</v>
+        <v>1722</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1708</v>
-[...3 lines deleted...]
-      </c>
+        <v>1723</v>
+      </c>
+      <c r="F453" s="2"/>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B454" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C454" t="s">
-        <v>1710</v>
+        <v>1724</v>
       </c>
       <c r="D454" t="s">
-        <v>1711</v>
+        <v>1725</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1712</v>
+        <v>1726</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1713</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B455" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C455" t="s">
-        <v>1714</v>
+        <v>1728</v>
       </c>
       <c r="D455" t="s">
-        <v>1715</v>
+        <v>1729</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1716</v>
+        <v>1730</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1717</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B456" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C456" t="s">
-        <v>1718</v>
+        <v>316</v>
       </c>
       <c r="D456" t="s">
-        <v>1719</v>
+        <v>317</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1720</v>
+        <v>1732</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1721</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B457" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C457" t="s">
-        <v>1722</v>
+        <v>554</v>
       </c>
       <c r="D457" t="s">
-        <v>1723</v>
+        <v>555</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1724</v>
+        <v>1734</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1725</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B458" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C458" t="s">
-        <v>1726</v>
+        <v>566</v>
       </c>
       <c r="D458" t="s">
-        <v>1727</v>
+        <v>567</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1728</v>
+        <v>1736</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1729</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B459" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C459" t="s">
-        <v>1730</v>
+        <v>1738</v>
       </c>
       <c r="D459" t="s">
-        <v>1731</v>
+        <v>1739</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1732</v>
+        <v>1740</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1733</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B460" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C460" t="s">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="D460" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1737</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B461" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C461" t="s">
-        <v>1738</v>
+        <v>597</v>
       </c>
       <c r="D461" t="s">
-        <v>1738</v>
+        <v>598</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1739</v>
+        <v>1746</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B462" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C462" t="s">
-        <v>1741</v>
+        <v>328</v>
       </c>
       <c r="D462" t="s">
-        <v>1742</v>
+        <v>329</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1743</v>
+        <v>330</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1744</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B463" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C463" t="s">
-        <v>299</v>
+        <v>1749</v>
       </c>
       <c r="D463" t="s">
-        <v>300</v>
+        <v>1750</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>466</v>
+        <v>1751</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1745</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B464" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C464" t="s">
-        <v>468</v>
+        <v>1753</v>
       </c>
       <c r="D464" t="s">
-        <v>469</v>
+        <v>1754</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1746</v>
+        <v>1755</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1747</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B465" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C465" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="D465" t="s">
-        <v>1748</v>
+        <v>1758</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1749</v>
+        <v>1759</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1750</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B466" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C466" t="s">
-        <v>1751</v>
+        <v>1761</v>
       </c>
       <c r="D466" t="s">
-        <v>1752</v>
+        <v>1762</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1753</v>
+        <v>1763</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1754</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B467" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C467" t="s">
-        <v>1296</v>
+        <v>1765</v>
       </c>
       <c r="D467" t="s">
-        <v>1297</v>
+        <v>1766</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1755</v>
+        <v>1767</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1756</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1757</v>
+        <v>1719</v>
       </c>
       <c r="B468" t="s">
-        <v>1758</v>
+        <v>1720</v>
       </c>
       <c r="C468" t="s">
-        <v>1759</v>
+        <v>336</v>
       </c>
       <c r="D468" t="s">
-        <v>1760</v>
+        <v>337</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1761</v>
-[...1 lines deleted...]
-      <c r="F468" s="2"/>
+        <v>338</v>
+      </c>
+      <c r="F468" s="2" t="s">
+        <v>1769</v>
+      </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1757</v>
+        <v>1719</v>
       </c>
       <c r="B469" t="s">
-        <v>1758</v>
+        <v>1720</v>
       </c>
       <c r="C469" t="s">
-        <v>1762</v>
+        <v>1770</v>
       </c>
       <c r="D469" t="s">
-        <v>1763</v>
+        <v>1771</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1764</v>
+        <v>1772</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1765</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1757</v>
+        <v>1719</v>
       </c>
       <c r="B470" t="s">
-        <v>1758</v>
+        <v>1720</v>
       </c>
       <c r="C470" t="s">
-        <v>1766</v>
+        <v>1774</v>
       </c>
       <c r="D470" t="s">
-        <v>1767</v>
+        <v>1775</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1768</v>
+        <v>1776</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1769</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1757</v>
+        <v>1719</v>
       </c>
       <c r="B471" t="s">
-        <v>1758</v>
+        <v>1720</v>
       </c>
       <c r="C471" t="s">
-        <v>336</v>
+        <v>959</v>
       </c>
       <c r="D471" t="s">
-        <v>337</v>
+        <v>960</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1770</v>
+        <v>1236</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1771</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1757</v>
+        <v>1719</v>
       </c>
       <c r="B472" t="s">
-        <v>1758</v>
+        <v>1720</v>
       </c>
       <c r="C472" t="s">
-        <v>574</v>
+        <v>1779</v>
       </c>
       <c r="D472" t="s">
-        <v>575</v>
+        <v>1780</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1772</v>
+        <v>1781</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1773</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1757</v>
+        <v>1719</v>
       </c>
       <c r="B473" t="s">
-        <v>1758</v>
+        <v>1720</v>
       </c>
       <c r="C473" t="s">
-        <v>586</v>
+        <v>967</v>
       </c>
       <c r="D473" t="s">
-        <v>587</v>
+        <v>968</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1774</v>
+        <v>1783</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1775</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1757</v>
+        <v>1719</v>
       </c>
       <c r="B474" t="s">
-        <v>1758</v>
+        <v>1720</v>
       </c>
       <c r="C474" t="s">
-        <v>1776</v>
+        <v>348</v>
       </c>
       <c r="D474" t="s">
-        <v>1777</v>
+        <v>349</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1778</v>
+        <v>350</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1779</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1757</v>
+        <v>1719</v>
       </c>
       <c r="B475" t="s">
-        <v>1758</v>
+        <v>1720</v>
       </c>
       <c r="C475" t="s">
-        <v>1780</v>
+        <v>653</v>
       </c>
       <c r="D475" t="s">
-        <v>1781</v>
+        <v>654</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1782</v>
+        <v>655</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1757</v>
+        <v>1719</v>
       </c>
       <c r="B476" t="s">
-        <v>1758</v>
+        <v>1720</v>
       </c>
       <c r="C476" t="s">
-        <v>348</v>
+        <v>1787</v>
       </c>
       <c r="D476" t="s">
-        <v>349</v>
+        <v>1788</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B477" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C477" t="s">
-        <v>617</v>
+        <v>1793</v>
       </c>
       <c r="D477" t="s">
-        <v>618</v>
+        <v>1794</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1786</v>
+        <v>1795</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1787</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B478" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C478" t="s">
-        <v>352</v>
+        <v>1797</v>
       </c>
       <c r="D478" t="s">
-        <v>353</v>
+        <v>1798</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>354</v>
+        <v>1799</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1788</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B479" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C479" t="s">
-        <v>1789</v>
+        <v>1801</v>
       </c>
       <c r="D479" t="s">
-        <v>1790</v>
+        <v>1802</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1791</v>
+        <v>1803</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1792</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B480" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C480" t="s">
-        <v>1793</v>
+        <v>1805</v>
       </c>
       <c r="D480" t="s">
-        <v>1794</v>
+        <v>1806</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1795</v>
+        <v>1807</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1796</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B481" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C481" t="s">
-        <v>1797</v>
+        <v>1809</v>
       </c>
       <c r="D481" t="s">
-        <v>1798</v>
+        <v>1810</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1799</v>
+        <v>1811</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1800</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B482" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C482" t="s">
-        <v>1801</v>
+        <v>1813</v>
       </c>
       <c r="D482" t="s">
-        <v>1802</v>
+        <v>1814</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1803</v>
+        <v>1815</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1804</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B483" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C483" t="s">
-        <v>1805</v>
+        <v>1817</v>
       </c>
       <c r="D483" t="s">
-        <v>1806</v>
+        <v>1818</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1807</v>
+        <v>1819</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1808</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B484" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C484" t="s">
-        <v>1809</v>
+        <v>1821</v>
       </c>
       <c r="D484" t="s">
-        <v>1810</v>
+        <v>1822</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1811</v>
+        <v>1823</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1812</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B485" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C485" t="s">
-        <v>360</v>
+        <v>1825</v>
       </c>
       <c r="D485" t="s">
-        <v>361</v>
+        <v>1826</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>362</v>
+        <v>1827</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1813</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B486" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C486" t="s">
-        <v>633</v>
+        <v>1829</v>
       </c>
       <c r="D486" t="s">
-        <v>634</v>
+        <v>1830</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1814</v>
+        <v>1831</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1815</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B487" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C487" t="s">
-        <v>1816</v>
+        <v>1833</v>
       </c>
       <c r="D487" t="s">
-        <v>1817</v>
+        <v>1834</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1818</v>
+        <v>1835</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1819</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B488" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C488" t="s">
-        <v>1820</v>
+        <v>1837</v>
       </c>
       <c r="D488" t="s">
-        <v>1821</v>
+        <v>1838</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>1822</v>
+        <v>1839</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1823</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B489" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C489" t="s">
-        <v>985</v>
+        <v>1841</v>
       </c>
       <c r="D489" t="s">
-        <v>986</v>
+        <v>1842</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1264</v>
+        <v>1843</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1824</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B490" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C490" t="s">
-        <v>1825</v>
+        <v>1845</v>
       </c>
       <c r="D490" t="s">
-        <v>1826</v>
+        <v>1846</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1827</v>
+        <v>1847</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1828</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B491" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C491" t="s">
-        <v>993</v>
+        <v>1849</v>
       </c>
       <c r="D491" t="s">
-        <v>994</v>
+        <v>1850</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1829</v>
+        <v>1851</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1830</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B492" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C492" t="s">
-        <v>372</v>
+        <v>1853</v>
       </c>
       <c r="D492" t="s">
-        <v>373</v>
+        <v>1854</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>374</v>
+        <v>1855</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1831</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B493" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C493" t="s">
-        <v>380</v>
+        <v>1857</v>
       </c>
       <c r="D493" t="s">
-        <v>381</v>
+        <v>1858</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>1832</v>
+        <v>1859</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1833</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B494" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C494" t="s">
-        <v>681</v>
+        <v>1861</v>
       </c>
       <c r="D494" t="s">
-        <v>682</v>
+        <v>1862</v>
       </c>
       <c r="E494" s="2" t="s">
-        <v>683</v>
+        <v>1863</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>1834</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="B495" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C495" t="s">
-        <v>1835</v>
+        <v>1865</v>
       </c>
       <c r="D495" t="s">
-        <v>1836</v>
+        <v>1866</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>1837</v>
+        <v>1867</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1838</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B496" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C496" t="s">
-        <v>1841</v>
+        <v>1869</v>
       </c>
       <c r="D496" t="s">
-        <v>1842</v>
+        <v>1870</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>1843</v>
+        <v>1871</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1844</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B497" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C497" t="s">
-        <v>1845</v>
+        <v>1873</v>
       </c>
       <c r="D497" t="s">
-        <v>1846</v>
+        <v>1874</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1847</v>
+        <v>1875</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1848</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B498" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C498" t="s">
-        <v>1849</v>
+        <v>1877</v>
       </c>
       <c r="D498" t="s">
-        <v>1850</v>
+        <v>1878</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>1851</v>
+        <v>1879</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1852</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B499" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C499" t="s">
-        <v>1853</v>
+        <v>1881</v>
       </c>
       <c r="D499" t="s">
-        <v>1854</v>
+        <v>1882</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1855</v>
+        <v>1883</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1856</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B500" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C500" t="s">
-        <v>1857</v>
+        <v>1885</v>
       </c>
       <c r="D500" t="s">
-        <v>1858</v>
+        <v>1886</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1859</v>
+        <v>1887</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1860</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B501" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C501" t="s">
-        <v>1861</v>
+        <v>1889</v>
       </c>
       <c r="D501" t="s">
-        <v>1862</v>
+        <v>1890</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1863</v>
+        <v>1891</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1864</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B502" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C502" t="s">
-        <v>1865</v>
+        <v>1893</v>
       </c>
       <c r="D502" t="s">
-        <v>1866</v>
+        <v>1894</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1867</v>
+        <v>1895</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1868</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B503" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C503" t="s">
-        <v>1869</v>
+        <v>1897</v>
       </c>
       <c r="D503" t="s">
-        <v>1870</v>
+        <v>1898</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>1871</v>
+        <v>1899</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1872</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B504" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C504" t="s">
-        <v>1873</v>
+        <v>1901</v>
       </c>
       <c r="D504" t="s">
-        <v>1874</v>
+        <v>1902</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1875</v>
+        <v>1903</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1876</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B505" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C505" t="s">
-        <v>1877</v>
+        <v>1905</v>
       </c>
       <c r="D505" t="s">
-        <v>1878</v>
+        <v>976</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1879</v>
+        <v>1906</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1880</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B506" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C506" t="s">
-        <v>1881</v>
+        <v>1908</v>
       </c>
       <c r="D506" t="s">
-        <v>1882</v>
+        <v>1909</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1883</v>
+        <v>1910</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1884</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B507" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C507" t="s">
-        <v>1885</v>
+        <v>1912</v>
       </c>
       <c r="D507" t="s">
-        <v>1886</v>
+        <v>1913</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1887</v>
+        <v>1914</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1888</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B508" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C508" t="s">
-        <v>1889</v>
+        <v>1916</v>
       </c>
       <c r="D508" t="s">
-        <v>1890</v>
+        <v>1917</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1891</v>
+        <v>1918</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1892</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B509" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C509" t="s">
-        <v>1893</v>
+        <v>1920</v>
       </c>
       <c r="D509" t="s">
-        <v>1894</v>
+        <v>1921</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1895</v>
+        <v>1922</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1896</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B510" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C510" t="s">
-        <v>1897</v>
+        <v>1924</v>
       </c>
       <c r="D510" t="s">
-        <v>1898</v>
+        <v>1925</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1899</v>
+        <v>1926</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1900</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B511" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C511" t="s">
-        <v>1901</v>
+        <v>1928</v>
       </c>
       <c r="D511" t="s">
-        <v>1902</v>
+        <v>1929</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1903</v>
+        <v>1930</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1904</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B512" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C512" t="s">
-        <v>1905</v>
+        <v>1932</v>
       </c>
       <c r="D512" t="s">
-        <v>1906</v>
+        <v>1933</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1907</v>
+        <v>1934</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1908</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B513" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C513" t="s">
-        <v>1909</v>
+        <v>1936</v>
       </c>
       <c r="D513" t="s">
-        <v>1910</v>
+        <v>1937</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1911</v>
+        <v>1938</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1912</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B514" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C514" t="s">
-        <v>1913</v>
+        <v>1940</v>
       </c>
       <c r="D514" t="s">
-        <v>1914</v>
+        <v>1941</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1915</v>
+        <v>1942</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1916</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B515" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C515" t="s">
-        <v>1917</v>
+        <v>1944</v>
       </c>
       <c r="D515" t="s">
-        <v>1918</v>
+        <v>1945</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1919</v>
+        <v>1946</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1920</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B516" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C516" t="s">
-        <v>1921</v>
+        <v>1948</v>
       </c>
       <c r="D516" t="s">
-        <v>1922</v>
+        <v>1949</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1923</v>
+        <v>1950</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1924</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B517" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C517" t="s">
-        <v>1925</v>
+        <v>1952</v>
       </c>
       <c r="D517" t="s">
-        <v>1926</v>
+        <v>1953</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1927</v>
+        <v>1954</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1928</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B518" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C518" t="s">
-        <v>1929</v>
+        <v>1956</v>
       </c>
       <c r="D518" t="s">
-        <v>1930</v>
+        <v>1957</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1931</v>
+        <v>1958</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1932</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B519" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C519" t="s">
-        <v>1933</v>
+        <v>1960</v>
       </c>
       <c r="D519" t="s">
-        <v>1934</v>
+        <v>1957</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>1935</v>
+        <v>1961</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1936</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B520" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C520" t="s">
-        <v>1937</v>
+        <v>1963</v>
       </c>
       <c r="D520" t="s">
-        <v>1938</v>
+        <v>1964</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>1939</v>
+        <v>1965</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>1940</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B521" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C521" t="s">
-        <v>1941</v>
+        <v>1967</v>
       </c>
       <c r="D521" t="s">
-        <v>1942</v>
+        <v>1968</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>1943</v>
+        <v>1969</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>1944</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B522" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C522" t="s">
-        <v>1945</v>
+        <v>1971</v>
       </c>
       <c r="D522" t="s">
-        <v>1946</v>
+        <v>1972</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>1947</v>
+        <v>1973</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>1948</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B523" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C523" t="s">
-        <v>1949</v>
+        <v>1975</v>
       </c>
       <c r="D523" t="s">
-        <v>1950</v>
+        <v>1976</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>1951</v>
+        <v>1977</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>1952</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B524" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C524" t="s">
-        <v>1953</v>
+        <v>1979</v>
       </c>
       <c r="D524" t="s">
-        <v>1002</v>
+        <v>1980</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>1954</v>
+        <v>1981</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>1955</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="B525" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C525" t="s">
-        <v>1956</v>
+        <v>1983</v>
       </c>
       <c r="D525" t="s">
-        <v>1957</v>
+        <v>1984</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>1958</v>
+        <v>1985</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>1959</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1839</v>
+        <v>1987</v>
       </c>
       <c r="B526" t="s">
-        <v>1840</v>
+        <v>1988</v>
       </c>
       <c r="C526" t="s">
-        <v>1960</v>
+        <v>1989</v>
       </c>
       <c r="D526" t="s">
-        <v>1961</v>
+        <v>1990</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>1962</v>
+        <v>1991</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>1963</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1839</v>
+        <v>1987</v>
       </c>
       <c r="B527" t="s">
-        <v>1840</v>
+        <v>1988</v>
       </c>
       <c r="C527" t="s">
-        <v>1964</v>
+        <v>1993</v>
       </c>
       <c r="D527" t="s">
-        <v>1965</v>
+        <v>1994</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>1966</v>
+        <v>1995</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>1967</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1839</v>
+        <v>1987</v>
       </c>
       <c r="B528" t="s">
-        <v>1840</v>
+        <v>1988</v>
       </c>
       <c r="C528" t="s">
-        <v>1968</v>
+        <v>1997</v>
       </c>
       <c r="D528" t="s">
-        <v>1969</v>
+        <v>1998</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>1970</v>
+        <v>1999</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>1971</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1839</v>
+        <v>1987</v>
       </c>
       <c r="B529" t="s">
-        <v>1840</v>
+        <v>1988</v>
       </c>
       <c r="C529" t="s">
-        <v>1972</v>
+        <v>2001</v>
       </c>
       <c r="D529" t="s">
-        <v>1973</v>
+        <v>2002</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>1974</v>
+        <v>2003</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>1975</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1839</v>
+        <v>1987</v>
       </c>
       <c r="B530" t="s">
-        <v>1840</v>
+        <v>1988</v>
       </c>
       <c r="C530" t="s">
-        <v>1976</v>
+        <v>2005</v>
       </c>
       <c r="D530" t="s">
-        <v>1977</v>
+        <v>2006</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>1978</v>
+        <v>2007</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>1979</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1839</v>
+        <v>1987</v>
       </c>
       <c r="B531" t="s">
-        <v>1840</v>
+        <v>1988</v>
       </c>
       <c r="C531" t="s">
-        <v>1980</v>
+        <v>2009</v>
       </c>
       <c r="D531" t="s">
-        <v>1981</v>
+        <v>2010</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>1982</v>
+        <v>2011</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>1983</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B532" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C532" t="s">
-        <v>1984</v>
+        <v>2015</v>
       </c>
       <c r="D532" t="s">
-        <v>1985</v>
+        <v>2015</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>1986</v>
+        <v>2016</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>1987</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B533" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C533" t="s">
-        <v>1988</v>
+        <v>1825</v>
       </c>
       <c r="D533" t="s">
-        <v>1989</v>
+        <v>1826</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>1991</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B534" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C534" t="s">
-        <v>299</v>
+        <v>2020</v>
       </c>
       <c r="D534" t="s">
-        <v>300</v>
+        <v>2021</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>1992</v>
+        <v>2022</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>1993</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B535" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C535" t="s">
-        <v>1994</v>
+        <v>1873</v>
       </c>
       <c r="D535" t="s">
-        <v>1995</v>
+        <v>1874</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>1996</v>
+        <v>2024</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>1997</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B536" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C536" t="s">
-        <v>1998</v>
+        <v>1893</v>
       </c>
       <c r="D536" t="s">
-        <v>1999</v>
+        <v>1894</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2000</v>
+        <v>2026</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2001</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B537" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C537" t="s">
-        <v>2002</v>
+        <v>1928</v>
       </c>
       <c r="D537" t="s">
-        <v>2003</v>
+        <v>1929</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2004</v>
+        <v>2028</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2005</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B538" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C538" t="s">
-        <v>2006</v>
+        <v>2030</v>
       </c>
       <c r="D538" t="s">
-        <v>2007</v>
+        <v>2031</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2008</v>
+        <v>2032</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2009</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B539" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C539" t="s">
-        <v>2010</v>
+        <v>1932</v>
       </c>
       <c r="D539" t="s">
-        <v>2007</v>
+        <v>1933</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2011</v>
+        <v>2034</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2012</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B540" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C540" t="s">
-        <v>2013</v>
+        <v>1963</v>
       </c>
       <c r="D540" t="s">
-        <v>2014</v>
+        <v>1964</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2015</v>
+        <v>1965</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2016</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1839</v>
+        <v>2013</v>
       </c>
       <c r="B541" t="s">
-        <v>1840</v>
+        <v>2014</v>
       </c>
       <c r="C541" t="s">
-        <v>2017</v>
+        <v>1967</v>
       </c>
       <c r="D541" t="s">
-        <v>2018</v>
+        <v>1968</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2019</v>
+        <v>1969</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2020</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>1839</v>
+        <v>2038</v>
       </c>
       <c r="B542" t="s">
-        <v>1840</v>
+        <v>2039</v>
       </c>
       <c r="C542" t="s">
-        <v>2021</v>
+        <v>566</v>
       </c>
       <c r="D542" t="s">
-        <v>2022</v>
+        <v>567</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2023</v>
+        <v>1736</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2024</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1839</v>
+        <v>2038</v>
       </c>
       <c r="B543" t="s">
-        <v>1840</v>
+        <v>2039</v>
       </c>
       <c r="C543" t="s">
-        <v>2025</v>
+        <v>2041</v>
       </c>
       <c r="D543" t="s">
-        <v>2026</v>
+        <v>2042</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2027</v>
+        <v>2043</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2028</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1839</v>
+        <v>2038</v>
       </c>
       <c r="B544" t="s">
-        <v>1840</v>
+        <v>2039</v>
       </c>
       <c r="C544" t="s">
-        <v>2029</v>
+        <v>2045</v>
       </c>
       <c r="D544" t="s">
-        <v>2030</v>
+        <v>2046</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2031</v>
+        <v>2047</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2032</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1839</v>
+        <v>2038</v>
       </c>
       <c r="B545" t="s">
-        <v>1840</v>
+        <v>2039</v>
       </c>
       <c r="C545" t="s">
-        <v>2033</v>
+        <v>2049</v>
       </c>
       <c r="D545" t="s">
-        <v>2034</v>
+        <v>2050</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>2035</v>
+        <v>2051</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>2036</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>1839</v>
+        <v>2038</v>
       </c>
       <c r="B546" t="s">
-        <v>1840</v>
+        <v>2039</v>
       </c>
       <c r="C546" t="s">
-        <v>2037</v>
+        <v>991</v>
       </c>
       <c r="D546" t="s">
-        <v>2038</v>
+        <v>992</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2039</v>
+        <v>2053</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2040</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>1839</v>
+        <v>2038</v>
       </c>
       <c r="B547" t="s">
-        <v>1840</v>
+        <v>2039</v>
       </c>
       <c r="C547" t="s">
-        <v>2041</v>
+        <v>2055</v>
       </c>
       <c r="D547" t="s">
-        <v>2042</v>
+        <v>2056</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2043</v>
+        <v>2057</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2044</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2045</v>
+        <v>2038</v>
       </c>
       <c r="B548" t="s">
-        <v>2046</v>
+        <v>2039</v>
       </c>
       <c r="C548" t="s">
-        <v>2047</v>
+        <v>2059</v>
       </c>
       <c r="D548" t="s">
-        <v>2048</v>
+        <v>2059</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2049</v>
+        <v>2060</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2050</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2045</v>
+        <v>2038</v>
       </c>
       <c r="B549" t="s">
-        <v>2046</v>
+        <v>2039</v>
       </c>
       <c r="C549" t="s">
-        <v>2051</v>
+        <v>328</v>
       </c>
       <c r="D549" t="s">
-        <v>2052</v>
+        <v>329</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2053</v>
+        <v>330</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2045</v>
+        <v>2038</v>
       </c>
       <c r="B550" t="s">
-        <v>2046</v>
+        <v>2039</v>
       </c>
       <c r="C550" t="s">
-        <v>2055</v>
+        <v>1761</v>
       </c>
       <c r="D550" t="s">
-        <v>2056</v>
+        <v>1762</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2045</v>
+        <v>2038</v>
       </c>
       <c r="B551" t="s">
-        <v>2046</v>
+        <v>2039</v>
       </c>
       <c r="C551" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="D551" t="s">
-        <v>2060</v>
+        <v>2066</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2061</v>
+        <v>2067</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2062</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2045</v>
+        <v>2038</v>
       </c>
       <c r="B552" t="s">
-        <v>2046</v>
+        <v>2039</v>
       </c>
       <c r="C552" t="s">
-        <v>2063</v>
+        <v>2069</v>
       </c>
       <c r="D552" t="s">
-        <v>2064</v>
+        <v>2070</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2065</v>
+        <v>2071</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2066</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2045</v>
+        <v>2038</v>
       </c>
       <c r="B553" t="s">
-        <v>2046</v>
+        <v>2039</v>
       </c>
       <c r="C553" t="s">
-        <v>2067</v>
+        <v>2073</v>
       </c>
       <c r="D553" t="s">
-        <v>2068</v>
+        <v>2074</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>2069</v>
+        <v>2075</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>2070</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2071</v>
+        <v>2038</v>
       </c>
       <c r="B554" t="s">
-        <v>2072</v>
+        <v>2039</v>
       </c>
       <c r="C554" t="s">
-        <v>2073</v>
+        <v>336</v>
       </c>
       <c r="D554" t="s">
-        <v>2073</v>
+        <v>337</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2074</v>
+        <v>338</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2071</v>
+        <v>2038</v>
       </c>
       <c r="B555" t="s">
-        <v>2072</v>
+        <v>2039</v>
       </c>
       <c r="C555" t="s">
-        <v>1873</v>
+        <v>1770</v>
       </c>
       <c r="D555" t="s">
-        <v>1874</v>
+        <v>1771</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2071</v>
+        <v>2038</v>
       </c>
       <c r="B556" t="s">
-        <v>2072</v>
+        <v>2039</v>
       </c>
       <c r="C556" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="D556" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2071</v>
+        <v>2038</v>
       </c>
       <c r="B557" t="s">
-        <v>2072</v>
+        <v>2039</v>
       </c>
       <c r="C557" t="s">
-        <v>1921</v>
+        <v>340</v>
       </c>
       <c r="D557" t="s">
-        <v>1922</v>
+        <v>341</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>2082</v>
+        <v>342</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2071</v>
+        <v>2038</v>
       </c>
       <c r="B558" t="s">
-        <v>2072</v>
+        <v>2039</v>
       </c>
       <c r="C558" t="s">
-        <v>1941</v>
+        <v>959</v>
       </c>
       <c r="D558" t="s">
-        <v>1942</v>
+        <v>960</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2084</v>
+        <v>1236</v>
       </c>
       <c r="F558" s="2" t="s">
         <v>2085</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2071</v>
+        <v>2038</v>
       </c>
       <c r="B559" t="s">
-        <v>2072</v>
+        <v>2039</v>
       </c>
       <c r="C559" t="s">
-        <v>1976</v>
+        <v>963</v>
       </c>
       <c r="D559" t="s">
-        <v>1977</v>
+        <v>964</v>
       </c>
       <c r="E559" s="2" t="s">
         <v>2086</v>
       </c>
       <c r="F559" s="2" t="s">
         <v>2087</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2071</v>
+        <v>2038</v>
       </c>
       <c r="B560" t="s">
-        <v>2072</v>
+        <v>2039</v>
       </c>
       <c r="C560" t="s">
+        <v>348</v>
+      </c>
+      <c r="D560" t="s">
+        <v>349</v>
+      </c>
+      <c r="E560" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="F560" s="2" t="s">
         <v>2088</v>
-      </c>
-[...7 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2071</v>
+        <v>2038</v>
       </c>
       <c r="B561" t="s">
-        <v>2072</v>
+        <v>2039</v>
       </c>
       <c r="C561" t="s">
-        <v>1980</v>
+        <v>2089</v>
       </c>
       <c r="D561" t="s">
-        <v>1981</v>
+        <v>2090</v>
       </c>
       <c r="E561" s="2" t="s">
+        <v>2091</v>
+      </c>
+      <c r="F561" s="2" t="s">
         <v>2092</v>
-      </c>
-[...1 lines deleted...]
-        <v>2093</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2071</v>
+        <v>2038</v>
       </c>
       <c r="B562" t="s">
-        <v>2072</v>
+        <v>2039</v>
       </c>
       <c r="C562" t="s">
-        <v>2013</v>
+        <v>356</v>
       </c>
       <c r="D562" t="s">
-        <v>2014</v>
+        <v>357</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2015</v>
+        <v>358</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2094</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2071</v>
+        <v>2094</v>
       </c>
       <c r="B563" t="s">
-        <v>2072</v>
+        <v>2095</v>
       </c>
       <c r="C563" t="s">
-        <v>2017</v>
+        <v>2096</v>
       </c>
       <c r="D563" t="s">
-        <v>2018</v>
+        <v>2097</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2019</v>
+        <v>2098</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B564" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C564" t="s">
-        <v>574</v>
+        <v>2100</v>
       </c>
       <c r="D564" t="s">
-        <v>575</v>
+        <v>2101</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2098</v>
+        <v>2102</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B565" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C565" t="s">
-        <v>586</v>
+        <v>2104</v>
       </c>
       <c r="D565" t="s">
-        <v>587</v>
+        <v>2105</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>1774</v>
+        <v>2106</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2100</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B566" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C566" t="s">
-        <v>2101</v>
+        <v>2108</v>
       </c>
       <c r="D566" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2103</v>
+        <v>2110</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2104</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B567" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C567" t="s">
-        <v>2105</v>
+        <v>2112</v>
       </c>
       <c r="D567" t="s">
-        <v>2106</v>
+        <v>2113</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B568" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C568" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="D568" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2111</v>
+        <v>2118</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2112</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B569" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C569" t="s">
-        <v>1017</v>
+        <v>2120</v>
       </c>
       <c r="D569" t="s">
-        <v>1018</v>
+        <v>2121</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2113</v>
+        <v>2122</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2114</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B570" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C570" t="s">
-        <v>348</v>
+        <v>2124</v>
       </c>
       <c r="D570" t="s">
-        <v>349</v>
+        <v>2125</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2115</v>
+        <v>2126</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2116</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B571" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C571" t="s">
-        <v>2117</v>
+        <v>2128</v>
       </c>
       <c r="D571" t="s">
-        <v>2117</v>
+        <v>2129</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>2118</v>
+        <v>2130</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>2119</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B572" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C572" t="s">
-        <v>352</v>
+        <v>2132</v>
       </c>
       <c r="D572" t="s">
-        <v>353</v>
+        <v>2133</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>354</v>
+        <v>2134</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>2120</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B573" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C573" t="s">
-        <v>1801</v>
+        <v>2136</v>
       </c>
       <c r="D573" t="s">
-        <v>1802</v>
+        <v>2137</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>2121</v>
+        <v>2138</v>
       </c>
       <c r="F573" s="2" t="s">
-        <v>2122</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B574" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C574" t="s">
-        <v>2123</v>
+        <v>2140</v>
       </c>
       <c r="D574" t="s">
-        <v>2124</v>
+        <v>2141</v>
       </c>
       <c r="E574" s="2" t="s">
-        <v>2125</v>
+        <v>2142</v>
       </c>
       <c r="F574" s="2" t="s">
-        <v>2126</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B575" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C575" t="s">
-        <v>1809</v>
+        <v>2144</v>
       </c>
       <c r="D575" t="s">
-        <v>1810</v>
+        <v>2145</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>2127</v>
+        <v>2146</v>
       </c>
       <c r="F575" s="2" t="s">
-        <v>2128</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B576" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C576" t="s">
-        <v>2129</v>
+        <v>69</v>
       </c>
       <c r="D576" t="s">
-        <v>2130</v>
+        <v>70</v>
       </c>
       <c r="E576" s="2" t="s">
-        <v>2131</v>
+        <v>2148</v>
       </c>
       <c r="F576" s="2" t="s">
-        <v>2132</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B577" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C577" t="s">
-        <v>360</v>
+        <v>2150</v>
       </c>
       <c r="D577" t="s">
-        <v>361</v>
+        <v>2151</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>362</v>
+        <v>2152</v>
       </c>
       <c r="F577" s="2" t="s">
-        <v>2133</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B578" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C578" t="s">
-        <v>299</v>
+        <v>2154</v>
       </c>
       <c r="D578" t="s">
-        <v>300</v>
+        <v>2155</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2134</v>
+        <v>2156</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2135</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B579" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C579" t="s">
-        <v>1816</v>
+        <v>2158</v>
       </c>
       <c r="D579" t="s">
-        <v>1817</v>
+        <v>2159</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2136</v>
+        <v>2160</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2137</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="B580" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
       <c r="C580" t="s">
-        <v>2138</v>
+        <v>2162</v>
       </c>
       <c r="D580" t="s">
-        <v>2139</v>
+        <v>2163</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2140</v>
+        <v>2164</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2141</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2096</v>
+        <v>2166</v>
       </c>
       <c r="B581" t="s">
-        <v>2097</v>
+        <v>2167</v>
       </c>
       <c r="C581" t="s">
-        <v>364</v>
+        <v>2168</v>
       </c>
       <c r="D581" t="s">
-        <v>365</v>
+        <v>2169</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>366</v>
+        <v>2170</v>
       </c>
       <c r="F581" s="2" t="s">
-        <v>2142</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2096</v>
+        <v>2166</v>
       </c>
       <c r="B582" t="s">
-        <v>2097</v>
+        <v>2167</v>
       </c>
       <c r="C582" t="s">
-        <v>985</v>
+        <v>2172</v>
       </c>
       <c r="D582" t="s">
-        <v>986</v>
+        <v>2173</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>1264</v>
+        <v>2174</v>
       </c>
       <c r="F582" s="2" t="s">
-        <v>2143</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2096</v>
+        <v>2166</v>
       </c>
       <c r="B583" t="s">
-        <v>2097</v>
+        <v>2167</v>
       </c>
       <c r="C583" t="s">
-        <v>989</v>
+        <v>340</v>
       </c>
       <c r="D583" t="s">
-        <v>990</v>
+        <v>341</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>2144</v>
+        <v>2176</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>2145</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2096</v>
+        <v>2166</v>
       </c>
       <c r="B584" t="s">
-        <v>2097</v>
+        <v>2167</v>
       </c>
       <c r="C584" t="s">
-        <v>372</v>
+        <v>2178</v>
       </c>
       <c r="D584" t="s">
-        <v>373</v>
+        <v>2178</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>374</v>
+        <v>2179</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>2146</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2096</v>
+        <v>2181</v>
       </c>
       <c r="B585" t="s">
-        <v>2097</v>
+        <v>2182</v>
       </c>
       <c r="C585" t="s">
-        <v>2147</v>
+        <v>2183</v>
       </c>
       <c r="D585" t="s">
-        <v>2148</v>
+        <v>2184</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>2149</v>
+        <v>2185</v>
       </c>
       <c r="F585" s="2" t="s">
-        <v>2150</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2096</v>
+        <v>2181</v>
       </c>
       <c r="B586" t="s">
-        <v>2097</v>
+        <v>2182</v>
       </c>
       <c r="C586" t="s">
-        <v>380</v>
+        <v>2187</v>
       </c>
       <c r="D586" t="s">
-        <v>381</v>
+        <v>2188</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>382</v>
+        <v>2189</v>
       </c>
       <c r="F586" s="2" t="s">
-        <v>2151</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B587" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C587" t="s">
-        <v>2154</v>
+        <v>2191</v>
       </c>
       <c r="D587" t="s">
-        <v>2155</v>
+        <v>2192</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>2156</v>
+        <v>2193</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>2157</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B588" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C588" t="s">
-        <v>2158</v>
+        <v>2195</v>
       </c>
       <c r="D588" t="s">
-        <v>2159</v>
+        <v>2196</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2160</v>
+        <v>2197</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2161</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B589" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C589" t="s">
-        <v>2162</v>
+        <v>2199</v>
       </c>
       <c r="D589" t="s">
-        <v>2163</v>
+        <v>2200</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2164</v>
+        <v>2201</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2165</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B590" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C590" t="s">
-        <v>2166</v>
+        <v>2203</v>
       </c>
       <c r="D590" t="s">
-        <v>2167</v>
+        <v>2204</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2168</v>
+        <v>2205</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2169</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B591" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C591" t="s">
-        <v>2170</v>
+        <v>2207</v>
       </c>
       <c r="D591" t="s">
-        <v>2171</v>
+        <v>2208</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>2172</v>
+        <v>2209</v>
       </c>
       <c r="F591" s="2" t="s">
-        <v>2173</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B592" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C592" t="s">
-        <v>2174</v>
+        <v>2211</v>
       </c>
       <c r="D592" t="s">
-        <v>2175</v>
+        <v>2212</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>2176</v>
+        <v>2213</v>
       </c>
       <c r="F592" s="2" t="s">
-        <v>2177</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B593" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C593" t="s">
-        <v>2178</v>
+        <v>2215</v>
       </c>
       <c r="D593" t="s">
-        <v>2179</v>
+        <v>2216</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>2180</v>
+        <v>2217</v>
       </c>
       <c r="F593" s="2" t="s">
-        <v>2181</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B594" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C594" t="s">
-        <v>2182</v>
+        <v>2219</v>
       </c>
       <c r="D594" t="s">
-        <v>2183</v>
+        <v>2220</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>2184</v>
+        <v>2221</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>2185</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B595" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C595" t="s">
-        <v>2186</v>
+        <v>2225</v>
       </c>
       <c r="D595" t="s">
-        <v>2187</v>
+        <v>2226</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2188</v>
+        <v>2227</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>2189</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B596" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C596" t="s">
-        <v>2190</v>
+        <v>2229</v>
       </c>
       <c r="D596" t="s">
-        <v>2191</v>
+        <v>2230</v>
       </c>
       <c r="E596" s="2" t="s">
-        <v>2192</v>
+        <v>2231</v>
       </c>
       <c r="F596" s="2" t="s">
-        <v>2193</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B597" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C597" t="s">
-        <v>2194</v>
+        <v>2233</v>
       </c>
       <c r="D597" t="s">
-        <v>2195</v>
+        <v>2234</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>2196</v>
+        <v>2235</v>
       </c>
       <c r="F597" s="2" t="s">
-        <v>2197</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B598" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C598" t="s">
-        <v>2198</v>
+        <v>2237</v>
       </c>
       <c r="D598" t="s">
-        <v>2199</v>
+        <v>2238</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>2200</v>
+        <v>2239</v>
       </c>
       <c r="F598" s="2" t="s">
-        <v>2201</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B599" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C599" t="s">
-        <v>2202</v>
+        <v>2241</v>
       </c>
       <c r="D599" t="s">
-        <v>2203</v>
+        <v>2242</v>
       </c>
       <c r="E599" s="2" t="s">
-        <v>2204</v>
+        <v>2243</v>
       </c>
       <c r="F599" s="2" t="s">
-        <v>2205</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B600" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C600" t="s">
-        <v>69</v>
+        <v>2245</v>
       </c>
       <c r="D600" t="s">
-        <v>70</v>
+        <v>2246</v>
       </c>
       <c r="E600" s="2" t="s">
-        <v>2206</v>
+        <v>2247</v>
       </c>
       <c r="F600" s="2" t="s">
-        <v>2207</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B601" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C601" t="s">
-        <v>2208</v>
+        <v>2249</v>
       </c>
       <c r="D601" t="s">
-        <v>2209</v>
+        <v>2250</v>
       </c>
       <c r="E601" s="2" t="s">
-        <v>2210</v>
+        <v>2251</v>
       </c>
       <c r="F601" s="2" t="s">
-        <v>2211</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B602" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C602" t="s">
-        <v>2212</v>
+        <v>2253</v>
       </c>
       <c r="D602" t="s">
-        <v>2213</v>
+        <v>2254</v>
       </c>
       <c r="E602" s="2" t="s">
-        <v>2214</v>
+        <v>2255</v>
       </c>
       <c r="F602" s="2" t="s">
-        <v>2215</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B603" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C603" t="s">
-        <v>2216</v>
+        <v>2257</v>
       </c>
       <c r="D603" t="s">
-        <v>2217</v>
+        <v>2258</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>2218</v>
+        <v>2259</v>
       </c>
       <c r="F603" s="2" t="s">
-        <v>2219</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2152</v>
+        <v>2223</v>
       </c>
       <c r="B604" t="s">
-        <v>2153</v>
+        <v>2224</v>
       </c>
       <c r="C604" t="s">
-        <v>2220</v>
+        <v>2261</v>
       </c>
       <c r="D604" t="s">
-        <v>2221</v>
+        <v>2262</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="F604" s="2" t="s">
-        <v>2223</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B605" t="s">
         <v>2224</v>
       </c>
-      <c r="B605" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C605" t="s">
-        <v>2226</v>
+        <v>2265</v>
       </c>
       <c r="D605" t="s">
-        <v>2227</v>
+        <v>2266</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>2228</v>
+        <v>2267</v>
       </c>
       <c r="F605" s="2" t="s">
-        <v>2229</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B606" t="s">
         <v>2224</v>
       </c>
-      <c r="B606" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C606" t="s">
-        <v>2230</v>
+        <v>593</v>
       </c>
       <c r="D606" t="s">
-        <v>2231</v>
+        <v>594</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>2232</v>
+        <v>2269</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>2233</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B607" t="s">
         <v>2224</v>
       </c>
-      <c r="B607" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C607" t="s">
-        <v>364</v>
+        <v>2271</v>
       </c>
       <c r="D607" t="s">
-        <v>365</v>
+        <v>2272</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B608" t="s">
         <v>2224</v>
       </c>
-      <c r="B608" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C608" t="s">
-        <v>2236</v>
+        <v>2275</v>
       </c>
       <c r="D608" t="s">
-        <v>2236</v>
+        <v>2276</v>
       </c>
       <c r="E608" s="2" t="s">
-        <v>2237</v>
+        <v>2277</v>
       </c>
       <c r="F608" s="2" t="s">
-        <v>2238</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2239</v>
+        <v>2223</v>
       </c>
       <c r="B609" t="s">
-        <v>2240</v>
+        <v>2224</v>
       </c>
       <c r="C609" t="s">
-        <v>2241</v>
+        <v>2279</v>
       </c>
       <c r="D609" t="s">
-        <v>2242</v>
+        <v>2280</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>2243</v>
+        <v>2281</v>
       </c>
       <c r="F609" s="2" t="s">
-        <v>2244</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2239</v>
+        <v>2223</v>
       </c>
       <c r="B610" t="s">
-        <v>2240</v>
+        <v>2224</v>
       </c>
       <c r="C610" t="s">
-        <v>2245</v>
+        <v>2283</v>
       </c>
       <c r="D610" t="s">
-        <v>2246</v>
+        <v>2284</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>2247</v>
+        <v>2285</v>
       </c>
       <c r="F610" s="2" t="s">
-        <v>2248</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2239</v>
+        <v>2223</v>
       </c>
       <c r="B611" t="s">
-        <v>2240</v>
+        <v>2224</v>
       </c>
       <c r="C611" t="s">
-        <v>2249</v>
+        <v>2287</v>
       </c>
       <c r="D611" t="s">
-        <v>2250</v>
+        <v>2288</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>2251</v>
+        <v>2289</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>2252</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2239</v>
+        <v>2223</v>
       </c>
       <c r="B612" t="s">
-        <v>2240</v>
+        <v>2224</v>
       </c>
       <c r="C612" t="s">
-        <v>2253</v>
+        <v>2291</v>
       </c>
       <c r="D612" t="s">
-        <v>2254</v>
+        <v>2292</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>2255</v>
+        <v>2293</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>2256</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2239</v>
+        <v>2295</v>
       </c>
       <c r="B613" t="s">
-        <v>2240</v>
+        <v>2296</v>
       </c>
       <c r="C613" t="s">
-        <v>2257</v>
+        <v>2297</v>
       </c>
       <c r="D613" t="s">
-        <v>2258</v>
+        <v>2298</v>
       </c>
       <c r="E613" s="2" t="s">
-        <v>2259</v>
+        <v>2299</v>
       </c>
       <c r="F613" s="2" t="s">
-        <v>2260</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2239</v>
+        <v>2295</v>
       </c>
       <c r="B614" t="s">
-        <v>2240</v>
+        <v>2296</v>
       </c>
       <c r="C614" t="s">
-        <v>2261</v>
+        <v>2301</v>
       </c>
       <c r="D614" t="s">
-        <v>2262</v>
+        <v>2302</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>2263</v>
+        <v>2303</v>
       </c>
       <c r="F614" s="2" t="s">
-        <v>2264</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2239</v>
+        <v>2295</v>
       </c>
       <c r="B615" t="s">
-        <v>2240</v>
+        <v>2296</v>
       </c>
       <c r="C615" t="s">
-        <v>2265</v>
+        <v>336</v>
       </c>
       <c r="D615" t="s">
-        <v>2266</v>
+        <v>337</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>2267</v>
+        <v>338</v>
       </c>
       <c r="F615" s="2" t="s">
-        <v>2268</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2239</v>
+        <v>2295</v>
       </c>
       <c r="B616" t="s">
-        <v>2240</v>
+        <v>2296</v>
       </c>
       <c r="C616" t="s">
-        <v>2269</v>
+        <v>1643</v>
       </c>
       <c r="D616" t="s">
-        <v>2270</v>
+        <v>1644</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>2271</v>
+        <v>2306</v>
       </c>
       <c r="F616" s="2" t="s">
-        <v>2272</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2239</v>
+        <v>2295</v>
       </c>
       <c r="B617" t="s">
-        <v>2240</v>
+        <v>2296</v>
       </c>
       <c r="C617" t="s">
-        <v>2273</v>
+        <v>2308</v>
       </c>
       <c r="D617" t="s">
-        <v>2274</v>
+        <v>2309</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>2275</v>
+        <v>2310</v>
       </c>
       <c r="F617" s="2" t="s">
-        <v>2276</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2239</v>
+        <v>2312</v>
       </c>
       <c r="B618" t="s">
-        <v>2240</v>
+        <v>2313</v>
       </c>
       <c r="C618" t="s">
-        <v>2277</v>
+        <v>2314</v>
       </c>
       <c r="D618" t="s">
-        <v>2278</v>
+        <v>2314</v>
       </c>
       <c r="E618" s="2" t="s">
-        <v>2279</v>
+        <v>2315</v>
       </c>
       <c r="F618" s="2" t="s">
-        <v>2280</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B619" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C619" t="s">
-        <v>2283</v>
+        <v>2317</v>
       </c>
       <c r="D619" t="s">
-        <v>2284</v>
+        <v>2317</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>2285</v>
+        <v>2318</v>
       </c>
       <c r="F619" s="2" t="s">
-        <v>2286</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B620" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C620" t="s">
-        <v>2287</v>
+        <v>2320</v>
       </c>
       <c r="D620" t="s">
-        <v>2288</v>
+        <v>2320</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>2289</v>
+        <v>2321</v>
       </c>
       <c r="F620" s="2" t="s">
-        <v>2290</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B621" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C621" t="s">
-        <v>2291</v>
+        <v>2323</v>
       </c>
       <c r="D621" t="s">
-        <v>2292</v>
+        <v>2323</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>2293</v>
+        <v>2324</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>2294</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B622" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C622" t="s">
-        <v>2295</v>
+        <v>2326</v>
       </c>
       <c r="D622" t="s">
-        <v>2296</v>
+        <v>2326</v>
       </c>
       <c r="E622" s="2" t="s">
-        <v>2297</v>
+        <v>2327</v>
       </c>
       <c r="F622" s="2" t="s">
-        <v>2298</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B623" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C623" t="s">
-        <v>2299</v>
+        <v>2329</v>
       </c>
       <c r="D623" t="s">
-        <v>2300</v>
+        <v>2329</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2301</v>
+        <v>2330</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2302</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B624" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C624" t="s">
-        <v>2303</v>
+        <v>2332</v>
       </c>
       <c r="D624" t="s">
-        <v>2304</v>
+        <v>2332</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>2305</v>
+        <v>2333</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>2306</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B625" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C625" t="s">
-        <v>2307</v>
+        <v>2335</v>
       </c>
       <c r="D625" t="s">
-        <v>2308</v>
+        <v>2336</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>2309</v>
+        <v>2337</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>2310</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B626" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C626" t="s">
-        <v>2311</v>
+        <v>2339</v>
       </c>
       <c r="D626" t="s">
-        <v>2312</v>
+        <v>2339</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>2313</v>
+        <v>2340</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>2314</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B627" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C627" t="s">
-        <v>2315</v>
+        <v>2342</v>
       </c>
       <c r="D627" t="s">
-        <v>2316</v>
+        <v>2342</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>2317</v>
+        <v>2343</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>2318</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B628" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C628" t="s">
-        <v>2319</v>
+        <v>2345</v>
       </c>
       <c r="D628" t="s">
-        <v>2320</v>
+        <v>2345</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>2321</v>
+        <v>2346</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>2322</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B629" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C629" t="s">
-        <v>2323</v>
+        <v>2348</v>
       </c>
       <c r="D629" t="s">
-        <v>2324</v>
+        <v>2348</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>2325</v>
+        <v>2349</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2326</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B630" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C630" t="s">
-        <v>613</v>
+        <v>967</v>
       </c>
       <c r="D630" t="s">
-        <v>614</v>
+        <v>968</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>2327</v>
+        <v>2351</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2328</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B631" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C631" t="s">
-        <v>2329</v>
+        <v>2353</v>
       </c>
       <c r="D631" t="s">
-        <v>2330</v>
+        <v>2353</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>2331</v>
+        <v>2354</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2332</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B632" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C632" t="s">
-        <v>2333</v>
+        <v>2356</v>
       </c>
       <c r="D632" t="s">
-        <v>2334</v>
+        <v>2357</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2335</v>
+        <v>2358</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2336</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B633" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C633" t="s">
-        <v>2337</v>
+        <v>2360</v>
       </c>
       <c r="D633" t="s">
-        <v>2338</v>
+        <v>2360</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2339</v>
+        <v>2361</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2340</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B634" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C634" t="s">
-        <v>2341</v>
+        <v>2363</v>
       </c>
       <c r="D634" t="s">
-        <v>2342</v>
+        <v>2363</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2343</v>
+        <v>2364</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2344</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2281</v>
+        <v>2312</v>
       </c>
       <c r="B635" t="s">
-        <v>2282</v>
+        <v>2313</v>
       </c>
       <c r="C635" t="s">
-        <v>2345</v>
+        <v>2366</v>
       </c>
       <c r="D635" t="s">
-        <v>2346</v>
+        <v>2366</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2347</v>
+        <v>2367</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2348</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2281</v>
+        <v>2369</v>
       </c>
       <c r="B636" t="s">
-        <v>2282</v>
+        <v>2370</v>
       </c>
       <c r="C636" t="s">
-        <v>989</v>
+        <v>2371</v>
       </c>
       <c r="D636" t="s">
-        <v>990</v>
+        <v>2372</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>2349</v>
+        <v>2373</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>2350</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2281</v>
+        <v>2369</v>
       </c>
       <c r="B637" t="s">
-        <v>2282</v>
+        <v>2370</v>
       </c>
       <c r="C637" t="s">
-        <v>2351</v>
+        <v>2375</v>
       </c>
       <c r="D637" t="s">
-        <v>2352</v>
+        <v>2376</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2353</v>
+        <v>2377</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2354</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2355</v>
+        <v>2369</v>
       </c>
       <c r="B638" t="s">
-        <v>2356</v>
+        <v>2370</v>
       </c>
       <c r="C638" t="s">
-        <v>2357</v>
+        <v>2379</v>
       </c>
       <c r="D638" t="s">
-        <v>2358</v>
+        <v>2380</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2359</v>
+        <v>2381</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2360</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2355</v>
+        <v>2369</v>
       </c>
       <c r="B639" t="s">
-        <v>2356</v>
+        <v>2370</v>
       </c>
       <c r="C639" t="s">
-        <v>2361</v>
+        <v>2383</v>
       </c>
       <c r="D639" t="s">
-        <v>2362</v>
+        <v>2384</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2363</v>
+        <v>2385</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2364</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2355</v>
+        <v>2369</v>
       </c>
       <c r="B640" t="s">
-        <v>2356</v>
+        <v>2370</v>
       </c>
       <c r="C640" t="s">
-        <v>360</v>
+        <v>2387</v>
       </c>
       <c r="D640" t="s">
-        <v>361</v>
+        <v>2388</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>362</v>
+        <v>2389</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2365</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2355</v>
+        <v>2391</v>
       </c>
       <c r="B641" t="s">
-        <v>2356</v>
+        <v>2392</v>
       </c>
       <c r="C641" t="s">
-        <v>1676</v>
+        <v>2393</v>
       </c>
       <c r="D641" t="s">
-        <v>1677</v>
+        <v>2394</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>2366</v>
+        <v>2395</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>2367</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2355</v>
+        <v>2391</v>
       </c>
       <c r="B642" t="s">
-        <v>2356</v>
+        <v>2392</v>
       </c>
       <c r="C642" t="s">
-        <v>2368</v>
+        <v>2397</v>
       </c>
       <c r="D642" t="s">
-        <v>2369</v>
+        <v>2398</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>2370</v>
+        <v>2399</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>2371</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B643" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C643" t="s">
-        <v>2374</v>
+        <v>2401</v>
       </c>
       <c r="D643" t="s">
-        <v>2374</v>
+        <v>2402</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>2375</v>
+        <v>2403</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>2376</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B644" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C644" t="s">
-        <v>586</v>
+        <v>2405</v>
       </c>
       <c r="D644" t="s">
-        <v>587</v>
+        <v>2406</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>2377</v>
+        <v>2407</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>2378</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B645" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C645" t="s">
-        <v>2379</v>
+        <v>2409</v>
       </c>
       <c r="D645" t="s">
-        <v>2379</v>
+        <v>2410</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>2380</v>
+        <v>2411</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>2381</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B646" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C646" t="s">
-        <v>2382</v>
+        <v>2413</v>
       </c>
       <c r="D646" t="s">
-        <v>2382</v>
+        <v>2414</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>2383</v>
+        <v>2415</v>
       </c>
       <c r="F646" s="2" t="s">
-        <v>2384</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B647" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C647" t="s">
-        <v>2385</v>
+        <v>2417</v>
       </c>
       <c r="D647" t="s">
-        <v>2385</v>
+        <v>2418</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>2386</v>
+        <v>2419</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>2387</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B648" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C648" t="s">
-        <v>2388</v>
+        <v>2421</v>
       </c>
       <c r="D648" t="s">
-        <v>2388</v>
+        <v>2422</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>2389</v>
+        <v>2423</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>2390</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B649" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C649" t="s">
-        <v>2391</v>
+        <v>2425</v>
       </c>
       <c r="D649" t="s">
-        <v>2391</v>
+        <v>2426</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>2392</v>
+        <v>2427</v>
       </c>
       <c r="F649" s="2" t="s">
-        <v>2393</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B650" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C650" t="s">
-        <v>2394</v>
+        <v>2429</v>
       </c>
       <c r="D650" t="s">
-        <v>2394</v>
+        <v>2430</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>2395</v>
+        <v>2431</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>2396</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B651" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C651" t="s">
-        <v>2397</v>
+        <v>1881</v>
       </c>
       <c r="D651" t="s">
-        <v>2398</v>
+        <v>1882</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>2399</v>
+        <v>2433</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>2400</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B652" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C652" t="s">
-        <v>2401</v>
+        <v>2435</v>
       </c>
       <c r="D652" t="s">
-        <v>2401</v>
+        <v>2435</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>2402</v>
+        <v>2436</v>
       </c>
       <c r="F652" s="2" t="s">
-        <v>2403</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B653" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C653" t="s">
-        <v>2404</v>
+        <v>2438</v>
       </c>
       <c r="D653" t="s">
-        <v>2404</v>
+        <v>2439</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>2405</v>
+        <v>2440</v>
       </c>
       <c r="F653" s="2" t="s">
-        <v>2406</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B654" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C654" t="s">
-        <v>2407</v>
+        <v>2442</v>
       </c>
       <c r="D654" t="s">
-        <v>2407</v>
+        <v>2443</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>2408</v>
+        <v>2444</v>
       </c>
       <c r="F654" s="2" t="s">
-        <v>2409</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B655" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C655" t="s">
-        <v>2410</v>
+        <v>2446</v>
       </c>
       <c r="D655" t="s">
-        <v>2410</v>
+        <v>2447</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>2411</v>
+        <v>2448</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>2412</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B656" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C656" t="s">
-        <v>2368</v>
+        <v>1389</v>
       </c>
       <c r="D656" t="s">
-        <v>2369</v>
+        <v>1390</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>2413</v>
+        <v>2450</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>2414</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B657" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C657" t="s">
-        <v>993</v>
+        <v>2452</v>
       </c>
       <c r="D657" t="s">
-        <v>994</v>
+        <v>2453</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2415</v>
+        <v>2454</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B658" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C658" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="D658" t="s">
-        <v>2417</v>
+        <v>1607</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2418</v>
+        <v>2457</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2419</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B659" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C659" t="s">
-        <v>2420</v>
+        <v>2459</v>
       </c>
       <c r="D659" t="s">
-        <v>2421</v>
+        <v>2460</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2422</v>
+        <v>2461</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2423</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B660" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C660" t="s">
-        <v>2424</v>
+        <v>2463</v>
       </c>
       <c r="D660" t="s">
-        <v>2424</v>
+        <v>2464</v>
       </c>
       <c r="E660" s="2" t="s">
-        <v>2425</v>
+        <v>2465</v>
       </c>
       <c r="F660" s="2" t="s">
-        <v>2426</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B661" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C661" t="s">
-        <v>2427</v>
+        <v>2211</v>
       </c>
       <c r="D661" t="s">
-        <v>2427</v>
+        <v>2212</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>2428</v>
+        <v>2467</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>2429</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2372</v>
+        <v>2391</v>
       </c>
       <c r="B662" t="s">
-        <v>2373</v>
+        <v>2392</v>
       </c>
       <c r="C662" t="s">
-        <v>2430</v>
+        <v>2469</v>
       </c>
       <c r="D662" t="s">
-        <v>2430</v>
+        <v>2470</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>2431</v>
+        <v>2471</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>2432</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2433</v>
+        <v>2473</v>
       </c>
       <c r="B663" t="s">
-        <v>2434</v>
+        <v>2474</v>
       </c>
       <c r="C663" t="s">
-        <v>2435</v>
+        <v>2475</v>
       </c>
       <c r="D663" t="s">
-        <v>2436</v>
+        <v>2476</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>2437</v>
+        <v>2477</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>2438</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2433</v>
+        <v>2473</v>
       </c>
       <c r="B664" t="s">
-        <v>2434</v>
+        <v>2474</v>
       </c>
       <c r="C664" t="s">
-        <v>2439</v>
+        <v>2479</v>
       </c>
       <c r="D664" t="s">
-        <v>2440</v>
+        <v>2480</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>2441</v>
+        <v>2481</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>2442</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2433</v>
+        <v>2473</v>
       </c>
       <c r="B665" t="s">
-        <v>2434</v>
+        <v>2474</v>
       </c>
       <c r="C665" t="s">
-        <v>2443</v>
+        <v>2483</v>
       </c>
       <c r="D665" t="s">
-        <v>2444</v>
+        <v>2484</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>2445</v>
+        <v>2485</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>2446</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2433</v>
+        <v>2473</v>
       </c>
       <c r="B666" t="s">
-        <v>2434</v>
+        <v>2474</v>
       </c>
       <c r="C666" t="s">
-        <v>348</v>
+        <v>2487</v>
       </c>
       <c r="D666" t="s">
-        <v>349</v>
+        <v>2488</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>2447</v>
+        <v>2489</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>2448</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2433</v>
+        <v>2473</v>
       </c>
       <c r="B667" t="s">
-        <v>2434</v>
+        <v>2474</v>
       </c>
       <c r="C667" t="s">
-        <v>2449</v>
+        <v>2491</v>
       </c>
       <c r="D667" t="s">
-        <v>2450</v>
+        <v>2492</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>2451</v>
+        <v>2493</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>2452</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2433</v>
+        <v>2473</v>
       </c>
       <c r="B668" t="s">
-        <v>2434</v>
+        <v>2474</v>
       </c>
       <c r="C668" t="s">
-        <v>2453</v>
+        <v>2495</v>
       </c>
       <c r="D668" t="s">
-        <v>2454</v>
+        <v>2496</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>2455</v>
+        <v>2497</v>
       </c>
       <c r="F668" s="2" t="s">
-        <v>2456</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B669" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C669" t="s">
-        <v>233</v>
+        <v>2499</v>
       </c>
       <c r="D669" t="s">
-        <v>234</v>
+        <v>2500</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>2459</v>
+        <v>2501</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>2460</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B670" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C670" t="s">
-        <v>2461</v>
+        <v>2503</v>
       </c>
       <c r="D670" t="s">
-        <v>2462</v>
+        <v>2504</v>
       </c>
       <c r="E670" s="2" t="s">
-        <v>2463</v>
+        <v>2505</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>2464</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B671" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C671" t="s">
-        <v>2465</v>
+        <v>2507</v>
       </c>
       <c r="D671" t="s">
-        <v>2466</v>
+        <v>2508</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>2467</v>
+        <v>2509</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>2468</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B672" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C672" t="s">
-        <v>2469</v>
+        <v>2511</v>
       </c>
       <c r="D672" t="s">
-        <v>2470</v>
+        <v>2512</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2471</v>
+        <v>2513</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2472</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B673" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C673" t="s">
-        <v>2473</v>
+        <v>2515</v>
       </c>
       <c r="D673" t="s">
-        <v>2474</v>
+        <v>2516</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2475</v>
+        <v>2517</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2476</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B674" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C674" t="s">
-        <v>2477</v>
+        <v>2519</v>
       </c>
       <c r="D674" t="s">
-        <v>2478</v>
+        <v>2520</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2479</v>
+        <v>2521</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2480</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B675" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C675" t="s">
-        <v>2481</v>
+        <v>2523</v>
       </c>
       <c r="D675" t="s">
-        <v>2482</v>
+        <v>2524</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2483</v>
+        <v>2525</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2484</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B676" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C676" t="s">
-        <v>2485</v>
+        <v>2527</v>
       </c>
       <c r="D676" t="s">
-        <v>2486</v>
+        <v>2528</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>2487</v>
+        <v>2529</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>2488</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B677" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C677" t="s">
-        <v>2489</v>
+        <v>2531</v>
       </c>
       <c r="D677" t="s">
-        <v>2490</v>
+        <v>2532</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>2491</v>
+        <v>2533</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>2492</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B678" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C678" t="s">
-        <v>2493</v>
+        <v>2535</v>
       </c>
       <c r="D678" t="s">
-        <v>2494</v>
+        <v>2536</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>2495</v>
+        <v>2537</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>2496</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B679" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C679" t="s">
-        <v>1929</v>
+        <v>2539</v>
       </c>
       <c r="D679" t="s">
-        <v>1930</v>
+        <v>2540</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>2497</v>
+        <v>2541</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>2498</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B680" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C680" t="s">
-        <v>2499</v>
+        <v>2543</v>
       </c>
       <c r="D680" t="s">
-        <v>2499</v>
+        <v>2544</v>
       </c>
       <c r="E680" s="2" t="s">
-        <v>2500</v>
+        <v>2545</v>
       </c>
       <c r="F680" s="2" t="s">
-        <v>2501</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B681" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C681" t="s">
-        <v>2502</v>
+        <v>2547</v>
       </c>
       <c r="D681" t="s">
-        <v>2503</v>
+        <v>2548</v>
       </c>
       <c r="E681" s="2" t="s">
-        <v>2504</v>
+        <v>2549</v>
       </c>
       <c r="F681" s="2" t="s">
-        <v>2505</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B682" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C682" t="s">
-        <v>2506</v>
+        <v>61</v>
       </c>
       <c r="D682" t="s">
-        <v>2507</v>
+        <v>62</v>
       </c>
       <c r="E682" s="2" t="s">
-        <v>2508</v>
+        <v>2551</v>
       </c>
       <c r="F682" s="2" t="s">
-        <v>2509</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B683" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C683" t="s">
-        <v>2510</v>
+        <v>2553</v>
       </c>
       <c r="D683" t="s">
-        <v>2511</v>
+        <v>2554</v>
       </c>
       <c r="E683" s="2" t="s">
-        <v>2512</v>
+        <v>2555</v>
       </c>
       <c r="F683" s="2" t="s">
-        <v>2513</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B684" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C684" t="s">
-        <v>1425</v>
+        <v>448</v>
       </c>
       <c r="D684" t="s">
-        <v>1426</v>
+        <v>449</v>
       </c>
       <c r="E684" s="2" t="s">
-        <v>2514</v>
+        <v>2557</v>
       </c>
       <c r="F684" s="2" t="s">
-        <v>2515</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B685" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C685" t="s">
-        <v>2516</v>
+        <v>2559</v>
       </c>
       <c r="D685" t="s">
-        <v>2517</v>
+        <v>2560</v>
       </c>
       <c r="E685" s="2" t="s">
-        <v>2518</v>
+        <v>2561</v>
       </c>
       <c r="F685" s="2" t="s">
-        <v>2519</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B686" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C686" t="s">
-        <v>2520</v>
+        <v>2563</v>
       </c>
       <c r="D686" t="s">
-        <v>1640</v>
+        <v>2564</v>
       </c>
       <c r="E686" s="2" t="s">
-        <v>2521</v>
+        <v>2565</v>
       </c>
       <c r="F686" s="2" t="s">
-        <v>2522</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B687" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C687" t="s">
-        <v>2523</v>
+        <v>2567</v>
       </c>
       <c r="D687" t="s">
-        <v>2524</v>
+        <v>2568</v>
       </c>
       <c r="E687" s="2" t="s">
-        <v>2525</v>
+        <v>2569</v>
       </c>
       <c r="F687" s="2" t="s">
-        <v>2526</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B688" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C688" t="s">
-        <v>907</v>
+        <v>2571</v>
       </c>
       <c r="D688" t="s">
-        <v>908</v>
+        <v>2572</v>
       </c>
       <c r="E688" s="2" t="s">
-        <v>2527</v>
+        <v>2573</v>
       </c>
       <c r="F688" s="2" t="s">
-        <v>2528</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="B689" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="C689" t="s">
-        <v>2269</v>
+        <v>2575</v>
       </c>
       <c r="D689" t="s">
-        <v>2270</v>
+        <v>2576</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>2529</v>
+        <v>2577</v>
       </c>
       <c r="F689" s="2" t="s">
-        <v>2530</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2457</v>
+        <v>2579</v>
       </c>
       <c r="B690" t="s">
-        <v>2458</v>
+        <v>2580</v>
       </c>
       <c r="C690" t="s">
-        <v>2531</v>
+        <v>2581</v>
       </c>
       <c r="D690" t="s">
-        <v>2532</v>
+        <v>2582</v>
       </c>
       <c r="E690" s="2" t="s">
-        <v>2533</v>
+        <v>2583</v>
       </c>
       <c r="F690" s="2" t="s">
-        <v>2534</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2535</v>
+        <v>2579</v>
       </c>
       <c r="B691" t="s">
-        <v>2536</v>
+        <v>2580</v>
       </c>
       <c r="C691" t="s">
-        <v>2537</v>
+        <v>1386</v>
       </c>
       <c r="D691" t="s">
-        <v>2538</v>
+        <v>834</v>
       </c>
       <c r="E691" s="2" t="s">
-        <v>2539</v>
+        <v>2585</v>
       </c>
       <c r="F691" s="2" t="s">
-        <v>2540</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2535</v>
+        <v>2579</v>
       </c>
       <c r="B692" t="s">
-        <v>2536</v>
+        <v>2580</v>
       </c>
       <c r="C692" t="s">
-        <v>2541</v>
+        <v>2587</v>
       </c>
       <c r="D692" t="s">
-        <v>2542</v>
+        <v>2588</v>
       </c>
       <c r="E692" s="2" t="s">
-        <v>2543</v>
+        <v>2589</v>
       </c>
       <c r="F692" s="2" t="s">
-        <v>2544</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B693" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C693" t="s">
-        <v>2545</v>
+        <v>2593</v>
       </c>
       <c r="D693" t="s">
-        <v>2546</v>
+        <v>2594</v>
       </c>
       <c r="E693" s="2" t="s">
-        <v>2547</v>
+        <v>2595</v>
       </c>
       <c r="F693" s="2" t="s">
-        <v>2548</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B694" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C694" t="s">
-        <v>2549</v>
+        <v>2597</v>
       </c>
       <c r="D694" t="s">
-        <v>2550</v>
+        <v>2598</v>
       </c>
       <c r="E694" s="2" t="s">
-        <v>2551</v>
+        <v>2599</v>
       </c>
       <c r="F694" s="2" t="s">
-        <v>2552</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B695" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C695" t="s">
-        <v>2553</v>
+        <v>2601</v>
       </c>
       <c r="D695" t="s">
-        <v>2554</v>
+        <v>2602</v>
       </c>
       <c r="E695" s="2" t="s">
-        <v>2555</v>
+        <v>2603</v>
       </c>
       <c r="F695" s="2" t="s">
-        <v>2556</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B696" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C696" t="s">
-        <v>2557</v>
+        <v>2605</v>
       </c>
       <c r="D696" t="s">
-        <v>2558</v>
+        <v>2606</v>
       </c>
       <c r="E696" s="2" t="s">
-        <v>2559</v>
+        <v>2607</v>
       </c>
       <c r="F696" s="2" t="s">
-        <v>2560</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B697" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C697" t="s">
-        <v>2561</v>
+        <v>2609</v>
       </c>
       <c r="D697" t="s">
-        <v>2562</v>
+        <v>2610</v>
       </c>
       <c r="E697" s="2" t="s">
-        <v>2563</v>
+        <v>2611</v>
       </c>
       <c r="F697" s="2" t="s">
-        <v>2564</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B698" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C698" t="s">
-        <v>2565</v>
+        <v>2613</v>
       </c>
       <c r="D698" t="s">
-        <v>2566</v>
+        <v>699</v>
       </c>
       <c r="E698" s="2" t="s">
-        <v>2567</v>
+        <v>2614</v>
       </c>
       <c r="F698" s="2" t="s">
-        <v>2568</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B699" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C699" t="s">
-        <v>2569</v>
+        <v>2616</v>
       </c>
       <c r="D699" t="s">
-        <v>2570</v>
+        <v>2617</v>
       </c>
       <c r="E699" s="2" t="s">
-        <v>2571</v>
+        <v>2618</v>
       </c>
       <c r="F699" s="2" t="s">
-        <v>2572</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B700" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C700" t="s">
-        <v>2573</v>
+        <v>2620</v>
       </c>
       <c r="D700" t="s">
-        <v>2574</v>
+        <v>2621</v>
       </c>
       <c r="E700" s="2" t="s">
-        <v>2575</v>
+        <v>2622</v>
       </c>
       <c r="F700" s="2" t="s">
-        <v>2576</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B701" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C701" t="s">
-        <v>2577</v>
+        <v>2624</v>
       </c>
       <c r="D701" t="s">
-        <v>2578</v>
+        <v>2625</v>
       </c>
       <c r="E701" s="2" t="s">
-        <v>2579</v>
+        <v>2626</v>
       </c>
       <c r="F701" s="2" t="s">
-        <v>2580</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B702" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C702" t="s">
-        <v>2581</v>
+        <v>412</v>
       </c>
       <c r="D702" t="s">
-        <v>2582</v>
+        <v>413</v>
       </c>
       <c r="E702" s="2" t="s">
-        <v>2583</v>
+        <v>2628</v>
       </c>
       <c r="F702" s="2" t="s">
-        <v>2584</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B703" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C703" t="s">
-        <v>2585</v>
+        <v>2630</v>
       </c>
       <c r="D703" t="s">
-        <v>2586</v>
+        <v>2631</v>
       </c>
       <c r="E703" s="2" t="s">
-        <v>2587</v>
+        <v>2632</v>
       </c>
       <c r="F703" s="2" t="s">
-        <v>2588</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B704" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C704" t="s">
-        <v>2589</v>
+        <v>2634</v>
       </c>
       <c r="D704" t="s">
-        <v>2590</v>
+        <v>2635</v>
       </c>
       <c r="E704" s="2" t="s">
-        <v>2591</v>
+        <v>2636</v>
       </c>
       <c r="F704" s="2" t="s">
-        <v>2592</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B705" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C705" t="s">
-        <v>2593</v>
+        <v>2638</v>
       </c>
       <c r="D705" t="s">
-        <v>2594</v>
+        <v>2639</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>2595</v>
+        <v>2640</v>
       </c>
       <c r="F705" s="2" t="s">
-        <v>2596</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B706" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C706" t="s">
-        <v>2597</v>
+        <v>2642</v>
       </c>
       <c r="D706" t="s">
-        <v>2598</v>
+        <v>2643</v>
       </c>
       <c r="E706" s="2" t="s">
-        <v>2599</v>
+        <v>2644</v>
       </c>
       <c r="F706" s="2" t="s">
-        <v>2600</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B707" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C707" t="s">
-        <v>2601</v>
+        <v>2646</v>
       </c>
       <c r="D707" t="s">
-        <v>2602</v>
+        <v>2647</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>2603</v>
+        <v>2648</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>2604</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B708" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C708" t="s">
-        <v>1809</v>
+        <v>2650</v>
       </c>
       <c r="D708" t="s">
-        <v>1810</v>
+        <v>2651</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>2605</v>
+        <v>2652</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>2606</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B709" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C709" t="s">
-        <v>2607</v>
+        <v>2654</v>
       </c>
       <c r="D709" t="s">
-        <v>2608</v>
+        <v>2655</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>2609</v>
+        <v>2656</v>
       </c>
       <c r="F709" s="2" t="s">
-        <v>2610</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B710" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C710" t="s">
-        <v>61</v>
+        <v>2658</v>
       </c>
       <c r="D710" t="s">
-        <v>62</v>
+        <v>2659</v>
       </c>
       <c r="E710" s="2" t="s">
-        <v>2611</v>
+        <v>2660</v>
       </c>
       <c r="F710" s="2" t="s">
-        <v>2612</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B711" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C711" t="s">
-        <v>2613</v>
+        <v>2662</v>
       </c>
       <c r="D711" t="s">
-        <v>2614</v>
+        <v>2663</v>
       </c>
       <c r="E711" s="2" t="s">
-        <v>2615</v>
+        <v>2664</v>
       </c>
       <c r="F711" s="2" t="s">
-        <v>2616</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B712" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C712" t="s">
-        <v>472</v>
+        <v>2666</v>
       </c>
       <c r="D712" t="s">
-        <v>473</v>
+        <v>2667</v>
       </c>
       <c r="E712" s="2" t="s">
-        <v>2617</v>
+        <v>2668</v>
       </c>
       <c r="F712" s="2" t="s">
-        <v>2618</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B713" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C713" t="s">
-        <v>2619</v>
+        <v>2335</v>
       </c>
       <c r="D713" t="s">
-        <v>2620</v>
+        <v>2336</v>
       </c>
       <c r="E713" s="2" t="s">
-        <v>2621</v>
-[...3 lines deleted...]
-      </c>
+        <v>2670</v>
+      </c>
+      <c r="F713" s="2"/>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B714" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C714" t="s">
-        <v>2623</v>
+        <v>613</v>
       </c>
       <c r="D714" t="s">
-        <v>2624</v>
+        <v>614</v>
       </c>
       <c r="E714" s="2" t="s">
-        <v>2625</v>
+        <v>2671</v>
       </c>
       <c r="F714" s="2" t="s">
-        <v>2626</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B715" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C715" t="s">
-        <v>2627</v>
+        <v>1598</v>
       </c>
       <c r="D715" t="s">
-        <v>2628</v>
+        <v>1599</v>
       </c>
       <c r="E715" s="2" t="s">
-        <v>2629</v>
+        <v>2673</v>
       </c>
       <c r="F715" s="2" t="s">
-        <v>2630</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B716" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C716" t="s">
-        <v>2631</v>
+        <v>2675</v>
       </c>
       <c r="D716" t="s">
-        <v>2632</v>
+        <v>2676</v>
       </c>
       <c r="E716" s="2" t="s">
-        <v>2633</v>
+        <v>2677</v>
       </c>
       <c r="F716" s="2" t="s">
-        <v>2634</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="B717" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
       <c r="C717" t="s">
-        <v>2635</v>
+        <v>1623</v>
       </c>
       <c r="D717" t="s">
-        <v>2636</v>
+        <v>1624</v>
       </c>
       <c r="E717" s="2" t="s">
-        <v>2637</v>
+        <v>2679</v>
       </c>
       <c r="F717" s="2" t="s">
-        <v>2638</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2639</v>
+        <v>2591</v>
       </c>
       <c r="B718" t="s">
-        <v>2640</v>
+        <v>2592</v>
       </c>
       <c r="C718" t="s">
-        <v>2641</v>
+        <v>2681</v>
       </c>
       <c r="D718" t="s">
-        <v>2642</v>
+        <v>2682</v>
       </c>
       <c r="E718" s="2" t="s">
-        <v>2643</v>
+        <v>2683</v>
       </c>
       <c r="F718" s="2" t="s">
-        <v>2644</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2639</v>
+        <v>2591</v>
       </c>
       <c r="B719" t="s">
-        <v>2640</v>
+        <v>2592</v>
       </c>
       <c r="C719" t="s">
-        <v>1422</v>
+        <v>2685</v>
       </c>
       <c r="D719" t="s">
-        <v>856</v>
+        <v>2686</v>
       </c>
       <c r="E719" s="2" t="s">
-        <v>2645</v>
+        <v>2687</v>
       </c>
       <c r="F719" s="2" t="s">
-        <v>2646</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2639</v>
+        <v>2591</v>
       </c>
       <c r="B720" t="s">
-        <v>2640</v>
+        <v>2592</v>
       </c>
       <c r="C720" t="s">
-        <v>2647</v>
+        <v>2689</v>
       </c>
       <c r="D720" t="s">
-        <v>2648</v>
+        <v>2690</v>
       </c>
       <c r="E720" s="2" t="s">
-        <v>2649</v>
+        <v>2691</v>
       </c>
       <c r="F720" s="2" t="s">
-        <v>2650</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2651</v>
+        <v>2591</v>
       </c>
       <c r="B721" t="s">
-        <v>2652</v>
+        <v>2592</v>
       </c>
       <c r="C721" t="s">
-        <v>2653</v>
+        <v>2693</v>
       </c>
       <c r="D721" t="s">
-        <v>2654</v>
+        <v>2694</v>
       </c>
       <c r="E721" s="2" t="s">
-        <v>2655</v>
+        <v>2695</v>
       </c>
       <c r="F721" s="2" t="s">
-        <v>2656</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2651</v>
+        <v>2591</v>
       </c>
       <c r="B722" t="s">
-        <v>2652</v>
+        <v>2592</v>
       </c>
       <c r="C722" t="s">
-        <v>2657</v>
+        <v>2697</v>
       </c>
       <c r="D722" t="s">
-        <v>2658</v>
+        <v>2698</v>
       </c>
       <c r="E722" s="2" t="s">
-        <v>2659</v>
+        <v>2699</v>
       </c>
       <c r="F722" s="2" t="s">
-        <v>2660</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2651</v>
+        <v>2591</v>
       </c>
       <c r="B723" t="s">
-        <v>2652</v>
+        <v>2592</v>
       </c>
       <c r="C723" t="s">
-        <v>2661</v>
+        <v>2701</v>
       </c>
       <c r="D723" t="s">
-        <v>2662</v>
+        <v>2702</v>
       </c>
       <c r="E723" s="2" t="s">
-        <v>2663</v>
+        <v>2703</v>
       </c>
       <c r="F723" s="2" t="s">
-        <v>2664</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2651</v>
+        <v>2591</v>
       </c>
       <c r="B724" t="s">
-        <v>2652</v>
+        <v>2592</v>
       </c>
       <c r="C724" t="s">
-        <v>2665</v>
+        <v>2705</v>
       </c>
       <c r="D724" t="s">
-        <v>2666</v>
+        <v>2706</v>
       </c>
       <c r="E724" s="2" t="s">
-        <v>2667</v>
+        <v>2707</v>
       </c>
       <c r="F724" s="2" t="s">
-        <v>2668</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2651</v>
+        <v>2591</v>
       </c>
       <c r="B725" t="s">
-        <v>2652</v>
+        <v>2592</v>
       </c>
       <c r="C725" t="s">
-        <v>2669</v>
+        <v>2709</v>
       </c>
       <c r="D725" t="s">
-        <v>2670</v>
+        <v>2710</v>
       </c>
       <c r="E725" s="2" t="s">
-        <v>2671</v>
+        <v>2711</v>
       </c>
       <c r="F725" s="2" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2651</v>
+        <v>2591</v>
       </c>
       <c r="B726" t="s">
-        <v>2652</v>
+        <v>2592</v>
       </c>
       <c r="C726" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="D726" t="s">
-        <v>242</v>
+        <v>2714</v>
       </c>
       <c r="E726" s="2" t="s">
-        <v>2674</v>
+        <v>2715</v>
       </c>
       <c r="F726" s="2" t="s">
-        <v>2675</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B727" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C727" t="s">
-        <v>2676</v>
+        <v>2719</v>
       </c>
       <c r="D727" t="s">
-        <v>2677</v>
+        <v>2720</v>
       </c>
       <c r="E727" s="2" t="s">
-        <v>2678</v>
+        <v>2721</v>
       </c>
       <c r="F727" s="2" t="s">
-        <v>2679</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B728" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C728" t="s">
-        <v>2680</v>
+        <v>2723</v>
       </c>
       <c r="D728" t="s">
-        <v>2681</v>
+        <v>2724</v>
       </c>
       <c r="E728" s="2" t="s">
-        <v>2682</v>
+        <v>2725</v>
       </c>
       <c r="F728" s="2" t="s">
-        <v>2683</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B729" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C729" t="s">
-        <v>2684</v>
+        <v>2727</v>
       </c>
       <c r="D729" t="s">
-        <v>2685</v>
+        <v>2728</v>
       </c>
       <c r="E729" s="2" t="s">
-        <v>2686</v>
+        <v>2729</v>
       </c>
       <c r="F729" s="2" t="s">
-        <v>2687</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B730" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C730" t="s">
-        <v>438</v>
+        <v>2731</v>
       </c>
       <c r="D730" t="s">
-        <v>439</v>
+        <v>2732</v>
       </c>
       <c r="E730" s="2" t="s">
-        <v>2688</v>
+        <v>2733</v>
       </c>
       <c r="F730" s="2" t="s">
-        <v>2689</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B731" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C731" t="s">
-        <v>2690</v>
+        <v>2735</v>
       </c>
       <c r="D731" t="s">
-        <v>2691</v>
+        <v>2736</v>
       </c>
       <c r="E731" s="2" t="s">
-        <v>2692</v>
+        <v>2737</v>
       </c>
       <c r="F731" s="2" t="s">
-        <v>2693</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B732" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C732" t="s">
-        <v>2694</v>
+        <v>2739</v>
       </c>
       <c r="D732" t="s">
-        <v>2695</v>
+        <v>2740</v>
       </c>
       <c r="E732" s="2" t="s">
-        <v>2696</v>
+        <v>2741</v>
       </c>
       <c r="F732" s="2" t="s">
-        <v>2697</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B733" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C733" t="s">
-        <v>2698</v>
+        <v>2743</v>
       </c>
       <c r="D733" t="s">
-        <v>2699</v>
+        <v>2744</v>
       </c>
       <c r="E733" s="2" t="s">
-        <v>2700</v>
+        <v>2745</v>
       </c>
       <c r="F733" s="2" t="s">
-        <v>2701</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B734" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C734" t="s">
-        <v>2702</v>
+        <v>2747</v>
       </c>
       <c r="D734" t="s">
-        <v>2703</v>
+        <v>2748</v>
       </c>
       <c r="E734" s="2" t="s">
-        <v>2704</v>
+        <v>2749</v>
       </c>
       <c r="F734" s="2" t="s">
-        <v>2705</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B735" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C735" t="s">
-        <v>2706</v>
+        <v>2751</v>
       </c>
       <c r="D735" t="s">
-        <v>2707</v>
+        <v>2752</v>
       </c>
       <c r="E735" s="2" t="s">
-        <v>2708</v>
+        <v>2753</v>
       </c>
       <c r="F735" s="2" t="s">
-        <v>2709</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B736" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C736" t="s">
-        <v>2710</v>
+        <v>2755</v>
       </c>
       <c r="D736" t="s">
-        <v>2711</v>
+        <v>2756</v>
       </c>
       <c r="E736" s="2" t="s">
-        <v>2712</v>
+        <v>2757</v>
       </c>
       <c r="F736" s="2" t="s">
-        <v>2713</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>2651</v>
+        <v>2717</v>
       </c>
       <c r="B737" t="s">
-        <v>2652</v>
+        <v>2718</v>
       </c>
       <c r="C737" t="s">
-        <v>2714</v>
+        <v>2759</v>
       </c>
       <c r="D737" t="s">
-        <v>2715</v>
+        <v>2760</v>
       </c>
       <c r="E737" s="2" t="s">
-        <v>2716</v>
+        <v>2761</v>
       </c>
       <c r="F737" s="2" t="s">
-        <v>2717</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>2651</v>
+        <v>2763</v>
       </c>
       <c r="B738" t="s">
-        <v>2652</v>
+        <v>2764</v>
       </c>
       <c r="C738" t="s">
-        <v>2718</v>
+        <v>2765</v>
       </c>
       <c r="D738" t="s">
-        <v>2719</v>
+        <v>2766</v>
       </c>
       <c r="E738" s="2" t="s">
-        <v>2720</v>
+        <v>2767</v>
       </c>
       <c r="F738" s="2" t="s">
-        <v>2721</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>2651</v>
+        <v>2763</v>
       </c>
       <c r="B739" t="s">
-        <v>2652</v>
+        <v>2764</v>
       </c>
       <c r="C739" t="s">
-        <v>2722</v>
+        <v>316</v>
       </c>
       <c r="D739" t="s">
-        <v>2723</v>
+        <v>317</v>
       </c>
       <c r="E739" s="2" t="s">
-        <v>2724</v>
+        <v>2769</v>
       </c>
       <c r="F739" s="2" t="s">
-        <v>2725</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>2651</v>
+        <v>2763</v>
       </c>
       <c r="B740" t="s">
-        <v>2652</v>
+        <v>2764</v>
       </c>
       <c r="C740" t="s">
-        <v>2726</v>
+        <v>2771</v>
       </c>
       <c r="D740" t="s">
-        <v>2727</v>
+        <v>2766</v>
       </c>
       <c r="E740" s="2" t="s">
-        <v>2728</v>
+        <v>2772</v>
       </c>
       <c r="F740" s="2" t="s">
-        <v>2729</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>2651</v>
+        <v>2763</v>
       </c>
       <c r="B741" t="s">
-        <v>2652</v>
+        <v>2764</v>
       </c>
       <c r="C741" t="s">
-        <v>2730</v>
+        <v>2774</v>
       </c>
       <c r="D741" t="s">
-        <v>2731</v>
+        <v>2775</v>
       </c>
       <c r="E741" s="2" t="s">
-        <v>2732</v>
+        <v>2776</v>
       </c>
       <c r="F741" s="2" t="s">
-        <v>2733</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>2651</v>
+        <v>2763</v>
       </c>
       <c r="B742" t="s">
-        <v>2652</v>
+        <v>2764</v>
       </c>
       <c r="C742" t="s">
-        <v>2397</v>
+        <v>2778</v>
       </c>
       <c r="D742" t="s">
-        <v>2398</v>
+        <v>2779</v>
       </c>
       <c r="E742" s="2" t="s">
-        <v>2734</v>
-[...1 lines deleted...]
-      <c r="F742" s="2"/>
+        <v>2780</v>
+      </c>
+      <c r="F742" s="2" t="s">
+        <v>2781</v>
+      </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>2651</v>
+        <v>2763</v>
       </c>
       <c r="B743" t="s">
-        <v>2652</v>
+        <v>2764</v>
       </c>
       <c r="C743" t="s">
-        <v>637</v>
+        <v>2782</v>
       </c>
       <c r="D743" t="s">
-        <v>638</v>
+        <v>2783</v>
       </c>
       <c r="E743" s="2" t="s">
-        <v>2735</v>
+        <v>2784</v>
       </c>
       <c r="F743" s="2" t="s">
-        <v>2736</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>2651</v>
+        <v>2763</v>
       </c>
       <c r="B744" t="s">
-        <v>2652</v>
+        <v>2764</v>
       </c>
       <c r="C744" t="s">
-        <v>1631</v>
+        <v>2786</v>
       </c>
       <c r="D744" t="s">
-        <v>1632</v>
+        <v>2787</v>
       </c>
       <c r="E744" s="2" t="s">
-        <v>2737</v>
+        <v>2788</v>
       </c>
       <c r="F744" s="2" t="s">
-        <v>2738</v>
-[...255 lines deleted...]
-      <c r="E757" s="2" t="s">
         <v>2789</v>
-      </c>
-[...341 lines deleted...]
-        <v>2855</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>