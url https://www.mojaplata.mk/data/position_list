--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2790">
   <si>
     <t>Список на работни позиции во анкетата за плати</t>
   </si>
   <si>
     <t>www.mojaplata.mk</t>
   </si>
   <si>
     <t>Ажурирано во</t>
   </si>
   <si>
-    <t>05/2026</t>
+    <t>06/2026</t>
   </si>
   <si>
     <t>Број на позиции</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_mk</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_mk</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_mk</t>
   </si>
   <si>
     <t>Administration</t>
   </si>