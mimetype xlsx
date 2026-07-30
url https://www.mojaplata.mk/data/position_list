--- v4 (2026-06-15)
+++ v5 (2026-07-30)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2790">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2826">
   <si>
     <t>Список на работни позиции во анкетата за плати</t>
   </si>
   <si>
     <t>www.mojaplata.mk</t>
   </si>
   <si>
     <t>Ажурирано во</t>
   </si>
   <si>
-    <t>06/2026</t>
+    <t>07/2026</t>
   </si>
   <si>
     <t>Број на позиции</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_mk</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_mk</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_mk</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -1097,50 +1097,80 @@
   <si>
     <t>Museum Specialist</t>
   </si>
   <si>
     <t>Стручен работник во музеј</t>
   </si>
   <si>
     <t>Management, registration, and protection of collection items.
 Professional processing and cataloguing of artefacts.
 Creation and implementation of exhibition projects.
 Scientific research activities in the relevant field.
 Preparation of educational and outreach materials and lectures.
 Methodological guidance in acquiring new collections.
 Collaboration with professional institutions.
 Supervision of storage conditions and conservation processes.</t>
   </si>
   <si>
     <t>Управување, евиденција и заштита на музејските предмети.
 Стручно обработување и каталогизација на експонати.
 Изработка и реализација на изложбени проекти.
 Научно‑истражувачка работа во соодветната област.
 Подготовка на популаризациски материјали и предавања.
 Методолошко насочување при набавка на нови збирки.
 Соработка со стручни институции.
 Надзор над условите за складирање и конзервација.</t>
+  </si>
+  <si>
+    <t>Orchestra Musician</t>
+  </si>
+  <si>
+    <t>Оркестарски музичар</t>
+  </si>
+  <si>
+    <t>· Interpretation of musical works as a member of an orchestra in line with the artistic vision of the conductor and the program’s dramaturgy.
+· Preparation and study of musical scores required for concerts, performances, recordings, or broadcasting.
+· Participation in rehearsals, concerts, performances, recordings, and other artistic activities of the orchestra.
+· Adherence to interpretative, technical, and artistic instructions from the conductor or the artistic director.
+· Collaboration with other orchestra members to ensure a unified and high-quality musical performance.
+· Maintaining and developing professional and artistic standards through individual practice and further education.
+· Ensuring readiness and proper use of the assigned musical instrument and accessories.
+· Compliance with organizational and operational rules of the artistic ensemble.
+· Participation in artistic projects, concert tours, festivals, and other cultural events.
+· Cooperation in recording musical works for radio, television, film, or multimedia purposes.</t>
+  </si>
+  <si>
+    <t>· Изведба на музички дела како член на оркестар во согласност со уметничката визија на диригентот и драматургијата на програмата.
+· Подготовка и изучување на музички партии за концерти, претстави, снимања или емитување.
+· Учество на проби, концерти, претстави, снимања и други уметнички активности на оркестарот.
+· Почитување на интерпретативните, техничките и уметничките упатства на диригентот или уметничкиот раководител.
+· Соработка со другите членови на оркестарот за обезбедување единствена и квалитетна изведба.
+· Одржување и развивање на професионалното и уметничкото ниво преку индивидуална подготовка и едукација.
+· Обезбедување подготвеност и правилна употреба на доверениот музички инструмент и опрема.
+· Почитување на организациските и оперативните правила на уметничкиот ансамбл.
+· Учество во уметнички проекти, турнеи, фестивали и други културни настани.
+· Соработка при снимање музички дела за радио, телевизија, филм или мултимедија.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Фотограф</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Сликање на луѓе, животни, објекти, пејзажи итн.
 * Користење аналогни и диџитални камери, објективи, осветлување, филтри, конвертори на објективи итн.
 * Упатства на луѓе за време на фотосесии.
 * Уредување на фотографии со помош на компјутерска технологија.
 * Развивање на филмови, печатење фотографии.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -8350,70 +8380,244 @@
 * Извршување на редовно одржување и поправки на опремата за 3Д печатење.
 * Водење точни евиденции за производните серии, користените материјали и нивото на залиха.
 * Фоллоу на новите достигнувања во технологијата и материјалите за 3Д печатење.
 * Помагање во обуката на новиот персонал за оперативите и безбедносните протоколи на 3Д печатењето.
 * Давање придонес во планирањето на проекти и временските hạnите за обезбедување навремено испорачување на печатените материјали.</t>
   </si>
   <si>
     <t>Advertising Manager</t>
   </si>
   <si>
     <t>Менаџер за реклами и промоции</t>
   </si>
   <si>
     <t>* Responsibility for the sale of advertising space within the company.
 * Taking care of existing clients and maintaining good relations with them.
 * Searching for new business opportunities.
 * Providing quotations and discounts in substantiated cases.</t>
   </si>
   <si>
     <t>* Одговорност за продажба на рекламен простор внатре во компанијата.
 * Грижа за постојните клиенти и одржување на добри односи со нив.
 * Барање на нови бизнис можности.
 * Нудење на понуди и попусти во обосновани случаи.</t>
   </si>
   <si>
+    <t>Assistant Director</t>
+  </si>
+  <si>
+    <t>Асистент на режија</t>
+  </si>
+  <si>
+    <t>· Providing organizational and administrative support to the director during the preparation, execution, and completion of production projects.
+· Coordinating communication between the director, production, technical teams, and performers.
+· Preparing, distributing, and updating production and execution materials.
+· Maintaining records of scripts, directorial notes, schedules, and other documentation related to program production.
+· Checking the readiness of performers, equipment, locations, and other elements before production or broadcasting begins.
+· Organizing and coordinating rehearsals, meetings, and production briefings.
+· Monitoring production schedules and identifying potential deviations or risks.
+· Ensuring оперативná communication during production, filming, or broadcasting.
+· Processing and maintaining production records and other operational documentation.
+· Supporting the preparation of shooting plans and production schedules.
+· Monitoring compliance with the director’s instructions and ensuring their communication to individual production units.
+· Collaborating with production, editorial, and technical teams to ensure smooth production flow.</t>
+  </si>
+  <si>
+    <t>· Обезбедување организациска и административна поддршка за режисерот.
+· Координација на комуникацијата.
+· Подготовка на материјали.
+· Водење документација.
+· Проверка на подготвеност.
+· Организација на состаноци.
+· Следење на распоред.
+· Оперативна комуникација.
+· Евиденција.
+· Поддршка за планирање.
+· Контрола на извршување.
+· Соработка.</t>
+  </si>
+  <si>
     <t>Bookbinder</t>
   </si>
   <si>
     <t>Книговезец</t>
   </si>
   <si>
     <t>* Preparing material required for the production of books, magazines, brochures, catalogues, directories, albums, etc.
 * Cutting paper into smaller sheets using a cutting machine.
 * Coating books with paper, leather, imitation leather or other materials.
 * Stitching and gluing individual sheets into blocks manually or using a stitching or binding machine.
 * Joining book blocks with the spine dispersive, hot melt, reactive and polyurethane adhesives.
 * Repairing damaged bindings, backs of books, etc.</t>
   </si>
   <si>
     <t>* Подготвување на материјал потребен за производство на книги, списанија, брошури, каталози, именици, албуми итн.
 * Сечење на хартија на помали листови со помош на машина за сечење.
 * Обложување на книги со хартија, кожа, вештачка кожа или други материјали.
 * Шиење и лепење на поединечни листови во блокови рачно или со помош на машина за шиење или врзување.
 * Спојување на книгите во блокови со оски дисперзивни, топли лепила, реактивни и полиуретански лепила.
 * Поправка на оштетени врзувања, грбови на книги итн.</t>
+  </si>
+  <si>
+    <t>Broadcast Director</t>
+  </si>
+  <si>
+    <t>Режисер</t>
+  </si>
+  <si>
+    <t>· Creating and implementing the artistic, content, and production concept for programs, shows, audiovisual works, or broadcasts.
+· Managing the creative and technical production process from preparation through to final output.
+· Interpreting scripts, concepts, or editorial intent and transforming them into the final form of the work.
+· Collaborating with editors, scriptwriters, producers, and other creative professionals during project preparation.
+· Leading and coordinating performers, hosts, actors, and other collaborators during rehearsals, filming, or broadcasting.
+· Managing the work of production and technical teams to ensure program delivery.
+· Preparing directing scripts, instructions, and materials for individual production phases.
+· Approving and coordinating the visual, audio, and content aspects of the program.
+· Ensuring quality and alignment of the final output with the editorial and production intent.
+· Making creative and production decisions throughout the production process.
+· Being responsible for adherence to schedules and efficient production flow.
+· Collaborating on the selection of performers, locations, scenography, costumes, and other production elements.
+· Evaluating the process and outcomes of completed projects and proposing improvements.</t>
+  </si>
+  <si>
+    <t>· Креирање и реализација на уметничка и содржинска концепција.
+· Управување со процеси.
+· Интерпретација на сценарија.
+· Соработка.
+· Координација на учесници.
+· Управување со тимови.
+· Подготовка.
+· Координација на содржина.
+· Контрола.
+· Одлуки.
+· Следење рокови.
+· Избор.
+· Евалуација.</t>
+  </si>
+  <si>
+    <t>Broadcast Distribution Specialist</t>
+  </si>
+  <si>
+    <t>Специјалист за дистрибуција на емитување</t>
+  </si>
+  <si>
+    <t>· Ensuring the distribution of television, radio, and multimedia content via various distribution platforms.
+· Coordinating the transmission of broadcast signals to distribution partners and end users.
+· Monitoring the availability, quality, and continuity of broadcast distribution.
+· Managing and updating data on distribution platforms, channels, and technical broadcasting parameters.
+· Verifying the correct distribution of program content in line with broadcast schedules and contractual conditions.
+· Recording and resolving incidents related to broadcast distribution.
+· Communicating with network operators, technical partners, and service providers.
+· Collaborating on the implementation of new distribution technologies and services.
+· Preparing technical and operational documentation for distribution partners.
+· Evaluating operational indicators and preparing reports on broadcast distribution.
+· Ensuring compliance with technical standards, licensing conditions, and contractual obligations.
+· Collaborating with technical, programming, broadcasting, and IT departments to ensure content distribution.</t>
+  </si>
+  <si>
+    <t>· Обезбедување дистрибуција на содржини.
+· Координација на сигнал.
+· Следење квалитет.
+· Управување со податоци.
+· Контрола.
+· Инциденти.
+· Соработка.
+· Технологии.
+· Документација.
+· Извештаи.
+· Контрола.
+· Соработка.</t>
+  </si>
+  <si>
+    <t>Broadcast Production Manager</t>
+  </si>
+  <si>
+    <t>Менаџер за продукција на емитување</t>
+  </si>
+  <si>
+    <t>· Managing, coordinating, and controlling television production processes in line with the organization’s programming, production, and financial objectives.
+· Planning production capacities, resources, and schedules for television production.
+· Ensuring efficient use of technical, human, and financial resources allocated to program production.
+· Coordinating collaboration between programming, production, technical, and administrative departments.
+· Organizing and managing the preparation, execution, and completion of production projects.
+· Overseeing adherence to production schedules, budgets, and quality standards.
+· Evaluating the efficiency of production processes and proposing optimization measures.
+· Managing and coordinating internal and external production teams.
+· Ensuring compliance with internal regulations, legal requirements, and safety standards during production.
+· Securing procurement and use of technical and production services required for project execution.
+· Collaborating in the preparation of budgets, investment plans, and strategic documents in the field of television production.
+· Preparing management reports, analyses, and supporting materials for organizational decision-making.
+· Managing changes and resolving operational, organizational, and technical issues arising during production.</t>
+  </si>
+  <si>
+    <t>· Управување, координација и контрола на процесите на телевизиска продукција.
+· Планирање на ресурси и капацитети.
+· Обезбедување ефикасност.
+· Координација.
+· Управување проекти.
+· Контрола.
+· Евалуација.
+· Управување тимови.
+· Усогласеност.
+· Ресурси.
+· Соработка.
+· Извештаи.
+· Управување со промени.</t>
+  </si>
+  <si>
+    <t>Broadcast Technician</t>
+  </si>
+  <si>
+    <t>Техничар за емитување</t>
+  </si>
+  <si>
+    <t>· Operation, monitoring, and maintenance of broadcasting technologies and equipment.
+· Ensuring the technical delivery of television, radio, or multimedia broadcasting.
+· Monitoring the technical quality of video, audio, and data signals before, during, and after broadcasting.
+· Preparing and scheduling broadcast content according to the approved broadcast plan.
+· Operating broadcast, recording, and transmission systems.
+· Monitoring the technical condition of equipment and identifying operational faults.
+· Resolving technical incidents оперативne and ensuring continuity of broadcasting.
+· Performing basic diagnostics, maintenance, and configuration of broadcasting equipment.
+· Recording operational events, technical incidents, and interventions performed.
+· Collaborating with control room staff, production teams, technical departments, and IT support.
+· Ensuring compliance with technical standards and internal operational procedures.
+· Supporting the implementation of new technologies and modernization of broadcasting infrastructure.</t>
+  </si>
+  <si>
+    <t>· Управување и следење на технологии за емитување.
+· Обезбедување техничка реализација на емитување.
+· Контрола на сигналот.
+· Подготовка на содржини.
+· Управување со системи.
+· Следење на опрема.
+· Решавање инциденти.
+· Одржување.
+· Евиденција.
+· Соработка.
+· Контрола на стандарди.
+· Воведување на технологии.</t>
   </si>
   <si>
     <t>Camera Operator</t>
   </si>
   <si>
     <t>Оператор на камера</t>
   </si>
   <si>
     <t>* Using a camera to shoot movies, serials, documentaries, videos, commercials, etc.
 * Choosing the appropriate type of film, lenses and filters depending on the desired objective.
 * Communicating with the director, lighting engineers and other crew members.
 * Operating a camera on a camera truck or a camera crane.</t>
   </si>
   <si>
     <t>* Снимање филмови, серијали, докуметарци, видеа, реклами итн. со користење на камера.
 * Избор на соодветен тип на филм, објективи и филтри во зависност од посакуваниот објектив.
 * Комуникација со режисерот, инженери за осветлување и други членови на екипата.
 * Управување со камера на камион за камера или на џиб- кран.</t>
   </si>
   <si>
     <t>Design associate</t>
   </si>
   <si>
     <t>Соработник за дизајн</t>
   </si>
@@ -8675,50 +8879,162 @@
     <t>Продуцент</t>
   </si>
   <si>
     <t>* Overseeing the production process of various media projects, including film, television, and digital content.
 * Hiring directors, lead actors, and key technical staff to ensure high-quality production.
 * Facilitating communication between artistic personnel, focusing on working conditions and compensation negotiations.
 * Coordinating the collaborative efforts of writers, directors, managers, and other team members to maintain project timelines and objectives.
 * Managing budgets and ensuring that productions are completed within financial constraints.
 * Developing production schedules and ensuring adherence to deadlines.
 * Conducting auditions and casting sessions to select appropriate talent for projects.
 * Ensuring compliance with industry regulations and standards throughout the production process.
 * Collaborating with marketing and distribution teams to promote finished projects effectively.
 * Problem-solving and addressing any issues that arise during production to keep projects on track.</t>
   </si>
   <si>
     <t>* Надгледување на процесот на производство на различни медиумски проекти, вклучувајќи филм, телевизија и дигитална содржина.
 * Вработување директор, главни актери и клучен технички персонал за обезбедување на високо квалитетно производство.
 * Олеснување на комуникацијата меѓу уметничкиот персонал, со фокус на условите на работа и преговорите за надоместок.
 * Координирање на заедничките напори на писатели, режисери, менаџери и други членови на екипата за одржување на временските рокови и целите на проектот.
 * Управување со буџети и обезбедување дека производствата се завршени во рамките на финансиските ограничувања.
 * Развивање на производствени распореди и обезбедување придржување кон роковите.
 * Вршење на аудиции и сесији за кастинзи за избор на соодветен талент за проектите.
 * Обезбедување на усогласеност со индустријските прописи и стандарди во текот на целиот процес на производство.
 * Соработка со тимовите за маркетинг и дистрибуција за ефикасно промовирање на завршените проекти.
 * Решавање на проблеми и решение на прашањата што настануваат за време на производството за да се одржат проектите на вистинската патека.</t>
+  </si>
+  <si>
+    <t>Programme Editor</t>
+  </si>
+  <si>
+    <t>Уредник на програма</t>
+  </si>
+  <si>
+    <t>· Development and advancement of editorial concepts for shows, programs, projects, or broadcast formats.
+· Identification, evaluation, and proposal of topics, ideas, and content concepts.
+· Preparation of editorial materials for television, radio, online, or multimedia production.
+· Assessment of the content, artistic, professional, and social value of planned projects.
+· Collaboration with authors, scriptwriters, directors, hosts, and production teams in content creation.
+· Review and approval of scripts, texts, concepts, and other creative outputs.
+· Oversight of adherence to the editorial concept during project preparation and execution.
+· Proposing content adjustments to enhance quality, attractiveness, and comprehensibility for the target audience.
+· Monitoring trends in media, culture, and society and applying them in content creation.
+· Analysis of the needs and preferences of target audiences (viewers, listeners, or users).
+· Coordination of content aspects of projects with other organizational units.
+· Ensuring compliance of content with legislative, ethical, and internal organizational rules.
+· Evaluation of the performance of programs and content projects and proposing improvement measures.
+· Participation in the preparation of programming plans and broadcast schedules.
+· Preparation of expert opinions, analyses, and recommendations related to content creation.</t>
+  </si>
+  <si>
+    <t>· Развој на драматуршки концепт.
+· Анализа на теми.
+· Подготовка.
+· Проценка.
+· Соработка.
+· Преглед.
+· Контрола.
+· Подобрувања.
+· Следење трендови.
+· Анализа публика.
+· Координација.
+· Усогласеност.
+· Евалуација.
+· Планирање.
+· Анализи.</t>
+  </si>
+  <si>
+    <t>Programming Research Analyst</t>
+  </si>
+  <si>
+    <t>Аналитичар за истражување на програми</t>
+  </si>
+  <si>
+    <t>· Ensuring the collection, processing, and analysis of data on viewership, listenership, traffic, and media content usage.
+· Evaluating the performance of programs, shows, broadcast formats, and content projects.
+· Preparing statistical analyses, reports, and summaries for management and programming departments.
+· Monitoring the preferences, behavior, and needs of target audience groups.
+· Analyzing trends in the media market and tracking developments in consumer behavior.
+· Conducting quantitative and qualitative research focused on evaluating the programming offer.
+· Interpreting research results and formulating recommendations for programming and content decisions.
+· Evaluating competitors and comparing programming results with competing media outlets.
+· Preparing materials for the development of programming strategy and broadcast planning.
+· Processing and presenting analytical outputs to company management and specialist departments.
+· Collaborating with internal and external research agencies in the implementation of research projects.
+· Developing methodologies, indicators, and tools for measuring the performance of programming content.
+· Checking the quality, accuracy, and consistency of analyzed data.
+· Managing databases, analytical tools, and information sources used in research.</t>
+  </si>
+  <si>
+    <t>· Обезбедување собирање, обработка и анализа на податоци за гледаност, слушаност, посетеност и користење на медиумски содржини.
+· Оценување на успешноста на програми, емисии, формати на емитување и содржински проекти.
+· Подготовка на статистички анализи, извештаи и прегледи за потребите на менаџментот и програмските оддели.
+· Следење на преференциите, однесувањето и потребите на целните групи публика.
+· Анализа на трендовите на медиумскиот пазар и следење на развојот на потрошувачкото однесување.
+· Спроведување квантитативни и квалитативни истражувања насочени кон оценување на програмската понуда.
+· Интерпретација на резултатите од истражувањата и формулирање препораки за програмски и содржински одлуки.
+· Оценување на конкуренцијата и споредување на програмските резултати со конкурентски медиуми.
+· Подготовка на материјали за креирање програмска стратегија и планирање на емитувањето.
+· Обработка и презентација на аналитичките резултати пред раководството на компанијата и стручните оддели.
+· Соработка со внатрешни и надворешни истражувачки агенции при реализација на истражувачки проекти.
+· Изработка на методологии, показатели и алатки за мерење на успешноста на програмските содржини.
+· Контрола на квалитетот, точноста и конзистентноста на анализираните податоци.
+· Управување со бази на податоци, аналитички алатки и извори на информации што се користат во истражувањето.</t>
+  </si>
+  <si>
+    <t>Programming Scheduler</t>
+  </si>
+  <si>
+    <t>Специјалист за планирање на програми</t>
+  </si>
+  <si>
+    <t>· Creation, planning, and updating of broadcast program schedules in line with the organization’s programming strategy.
+· Preparation of broadcast plans, program schedules, and timing of program elements.
+· Coordination of program schedules with editorial, production, commercial, and technical departments.
+· Ensuring proper scheduling of programs, reruns, trailers, advertising blocks, and other broadcast elements.
+· Checking compliance of program schedules with legislative, licensing, and internal requirements.
+· Evaluating the effectiveness of the program structure based on viewership, listenership, and other performance indicators.
+· Preparing analyses and recommendations to optimize the program offering.
+· Implementing operational changes in the program schedule in response to extraordinary events or program adjustments.
+· Collaborating on the preparation of seasonal, thematic, and special programming projects.
+· Recording and managing data on broadcast content in relevant information systems.
+· Monitoring the fulfillment of program plans and ensuring they remain up to date.
+· Preparing materials for broadcast plans, reports, and management decision-making.</t>
+  </si>
+  <si>
+    <t>· Креирање, планирање и ажурирање на програмската шема.
+· Подготовка на планови.
+· Координација.
+· Осигурување правилно распределување.
+· Контрола.
+· Евалуација.
+· Анализи.
+· Промени.
+· Соработка.
+· Управување со податоци.
+· Следење.
+· Подготовка.</t>
   </si>
   <si>
     <t>Proofreader</t>
   </si>
   <si>
     <t xml:space="preserve">* Reading the hand-writings in the printed or digital form.
 * Searching for errors in the contents, language, grammar and style.
 * Marking errors using proofreading marks.
 * Consulting the found imperfections with the authors of the texts.
 * Repeated reading of the corrected hand writings before sending them into print.
 </t>
   </si>
   <si>
     <t>* Читање на ракописите во печатена или дигитална форма.
 * Пребарување на грешки во содржината, јазикот, граматиката и стилот.
 * Означување на грешките со коректурски знаци.
 * Консултирање на пронајдените несовршенства со авторите на текстовите.
 * Повторно читање на исправените ракописи пред да се испратат во печат.</t>
   </si>
   <si>
     <t>Publishing House Director</t>
   </si>
   <si>
     <t>Директор на издавачката куќа</t>
   </si>
@@ -18055,88 +18371,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F744"/>
+  <dimension ref="A1:F753"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F744"/>
+      <selection activeCell="E6" sqref="E6:F753"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>739</v>
+        <v>748</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -19135,13798 +19451,13978 @@
         <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" t="s">
         <v>216</v>
       </c>
       <c r="D56" t="s">
         <v>217</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" t="s">
+        <v>140</v>
+      </c>
+      <c r="C57" t="s">
         <v>220</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
         <v>221</v>
       </c>
-      <c r="C57" t="s">
+      <c r="E57" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="D57" t="s">
+      <c r="F57" s="2" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B58" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C58" t="s">
         <v>226</v>
       </c>
       <c r="D58" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C59" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D59" t="s">
         <v>230</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B60" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C60" t="s">
         <v>233</v>
       </c>
       <c r="D60" t="s">
         <v>234</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B61" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C61" t="s">
         <v>237</v>
       </c>
       <c r="D61" t="s">
         <v>238</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B62" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C62" t="s">
         <v>241</v>
       </c>
       <c r="D62" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B63" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C63" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D63" t="s">
         <v>245</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B64" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C64" t="s">
         <v>248</v>
       </c>
       <c r="D64" t="s">
         <v>249</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B65" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C65" t="s">
         <v>252</v>
       </c>
       <c r="D65" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C66" t="s">
         <v>256</v>
       </c>
       <c r="D66" t="s">
         <v>257</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B67" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C67" t="s">
         <v>260</v>
       </c>
       <c r="D67" t="s">
         <v>261</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B68" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C68" t="s">
         <v>264</v>
       </c>
       <c r="D68" t="s">
         <v>265</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B69" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C69" t="s">
         <v>268</v>
       </c>
       <c r="D69" t="s">
         <v>269</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B70" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C70" t="s">
         <v>272</v>
       </c>
       <c r="D70" t="s">
         <v>273</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B71" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C71" t="s">
         <v>276</v>
       </c>
       <c r="D71" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B72" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C72" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D72" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B73" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C73" t="s">
         <v>283</v>
       </c>
       <c r="D73" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B74" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C74" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D74" t="s">
         <v>287</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B75" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C75" t="s">
         <v>290</v>
       </c>
       <c r="D75" t="s">
         <v>291</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B76" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C76" t="s">
         <v>294</v>
       </c>
       <c r="D76" t="s">
         <v>295</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
+        <v>224</v>
+      </c>
+      <c r="B77" t="s">
+        <v>225</v>
+      </c>
+      <c r="C77" t="s">
         <v>298</v>
       </c>
-      <c r="B77" t="s">
+      <c r="D77" t="s">
         <v>299</v>
       </c>
-      <c r="C77" t="s">
+      <c r="E77" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="D77" t="s">
+      <c r="F77" s="2" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B78" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C78" t="s">
         <v>304</v>
       </c>
       <c r="D78" t="s">
         <v>305</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B79" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C79" t="s">
         <v>308</v>
       </c>
       <c r="D79" t="s">
         <v>309</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B80" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C80" t="s">
         <v>312</v>
       </c>
       <c r="D80" t="s">
         <v>313</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B81" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C81" t="s">
         <v>316</v>
       </c>
       <c r="D81" t="s">
         <v>317</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B82" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C82" t="s">
         <v>320</v>
       </c>
       <c r="D82" t="s">
         <v>321</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B83" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C83" t="s">
         <v>324</v>
       </c>
       <c r="D83" t="s">
         <v>325</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B84" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C84" t="s">
         <v>328</v>
       </c>
       <c r="D84" t="s">
         <v>329</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B85" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C85" t="s">
         <v>332</v>
       </c>
       <c r="D85" t="s">
         <v>333</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B86" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C86" t="s">
         <v>336</v>
       </c>
       <c r="D86" t="s">
         <v>337</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B87" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C87" t="s">
         <v>340</v>
       </c>
       <c r="D87" t="s">
         <v>341</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B88" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C88" t="s">
         <v>344</v>
       </c>
       <c r="D88" t="s">
         <v>345</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B89" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C89" t="s">
         <v>348</v>
       </c>
       <c r="D89" t="s">
         <v>349</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B90" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C90" t="s">
         <v>352</v>
       </c>
       <c r="D90" t="s">
         <v>353</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>354</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B91" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C91" t="s">
         <v>356</v>
       </c>
       <c r="D91" t="s">
         <v>357</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B92" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C92" t="s">
         <v>360</v>
       </c>
       <c r="D92" t="s">
         <v>361</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
+        <v>302</v>
+      </c>
+      <c r="B93" t="s">
+        <v>303</v>
+      </c>
+      <c r="C93" t="s">
         <v>364</v>
       </c>
-      <c r="B93" t="s">
+      <c r="D93" t="s">
         <v>365</v>
       </c>
-      <c r="C93" t="s">
+      <c r="E93" s="2" t="s">
         <v>366</v>
       </c>
-      <c r="D93" t="s">
+      <c r="F93" s="2" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B94" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C94" t="s">
         <v>370</v>
       </c>
       <c r="D94" t="s">
         <v>371</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B95" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C95" t="s">
         <v>374</v>
       </c>
       <c r="D95" t="s">
         <v>375</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>376</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B96" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C96" t="s">
-        <v>348</v>
+        <v>378</v>
       </c>
       <c r="D96" t="s">
-        <v>349</v>
+        <v>379</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>350</v>
+        <v>380</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="B97" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="C97" t="s">
-        <v>381</v>
+        <v>352</v>
       </c>
       <c r="D97" t="s">
+        <v>353</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="F97" s="2" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B98" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C98" t="s">
         <v>385</v>
       </c>
       <c r="D98" t="s">
         <v>386</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B99" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C99" t="s">
         <v>389</v>
       </c>
       <c r="D99" t="s">
         <v>390</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B100" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C100" t="s">
         <v>393</v>
       </c>
       <c r="D100" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B101" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C101" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D101" t="s">
         <v>397</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>398</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B102" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C102" t="s">
         <v>400</v>
       </c>
       <c r="D102" t="s">
         <v>401</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B103" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C103" t="s">
         <v>404</v>
       </c>
       <c r="D103" t="s">
         <v>405</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B104" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C104" t="s">
         <v>408</v>
       </c>
       <c r="D104" t="s">
         <v>409</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B105" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C105" t="s">
         <v>412</v>
       </c>
       <c r="D105" t="s">
         <v>413</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B106" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C106" t="s">
         <v>416</v>
       </c>
       <c r="D106" t="s">
         <v>417</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B107" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C107" t="s">
         <v>420</v>
       </c>
       <c r="D107" t="s">
         <v>421</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B108" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C108" t="s">
         <v>424</v>
       </c>
       <c r="D108" t="s">
         <v>425</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B109" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C109" t="s">
         <v>428</v>
       </c>
       <c r="D109" t="s">
         <v>429</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B110" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C110" t="s">
         <v>432</v>
       </c>
       <c r="D110" t="s">
         <v>433</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B111" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C111" t="s">
         <v>436</v>
       </c>
       <c r="D111" t="s">
         <v>437</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B112" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C112" t="s">
         <v>440</v>
       </c>
       <c r="D112" t="s">
         <v>441</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B113" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C113" t="s">
         <v>444</v>
       </c>
       <c r="D113" t="s">
         <v>445</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B114" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C114" t="s">
         <v>448</v>
       </c>
       <c r="D114" t="s">
         <v>449</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B115" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C115" t="s">
         <v>452</v>
       </c>
       <c r="D115" t="s">
         <v>453</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B116" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C116" t="s">
         <v>456</v>
       </c>
       <c r="D116" t="s">
         <v>457</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B117" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C117" t="s">
         <v>460</v>
       </c>
       <c r="D117" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B118" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C118" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D118" t="s">
         <v>464</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B119" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C119" t="s">
         <v>467</v>
       </c>
       <c r="D119" t="s">
         <v>468</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B120" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C120" t="s">
         <v>471</v>
       </c>
       <c r="D120" t="s">
         <v>472</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B121" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C121" t="s">
         <v>475</v>
       </c>
       <c r="D121" t="s">
         <v>476</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B122" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C122" t="s">
         <v>479</v>
       </c>
       <c r="D122" t="s">
         <v>480</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B123" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C123" t="s">
         <v>483</v>
       </c>
       <c r="D123" t="s">
         <v>484</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B124" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C124" t="s">
         <v>487</v>
       </c>
       <c r="D124" t="s">
         <v>488</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B125" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C125" t="s">
         <v>491</v>
       </c>
       <c r="D125" t="s">
         <v>492</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B126" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C126" t="s">
         <v>495</v>
       </c>
       <c r="D126" t="s">
         <v>496</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B127" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C127" t="s">
         <v>499</v>
       </c>
       <c r="D127" t="s">
         <v>500</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
+        <v>383</v>
+      </c>
+      <c r="B128" t="s">
+        <v>384</v>
+      </c>
+      <c r="C128" t="s">
         <v>503</v>
       </c>
-      <c r="B128" t="s">
+      <c r="D128" t="s">
         <v>504</v>
       </c>
-      <c r="C128" t="s">
+      <c r="E128" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="D128" t="s">
+      <c r="F128" s="2" t="s">
         <v>506</v>
-      </c>
-[...4 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B129" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C129" t="s">
         <v>509</v>
       </c>
       <c r="D129" t="s">
         <v>510</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B130" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C130" t="s">
         <v>513</v>
       </c>
       <c r="D130" t="s">
         <v>514</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>515</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B131" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C131" t="s">
         <v>517</v>
       </c>
       <c r="D131" t="s">
         <v>518</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B132" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C132" t="s">
         <v>521</v>
       </c>
       <c r="D132" t="s">
         <v>522</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B133" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C133" t="s">
         <v>525</v>
       </c>
       <c r="D133" t="s">
         <v>526</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B134" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C134" t="s">
         <v>529</v>
       </c>
       <c r="D134" t="s">
         <v>530</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B135" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C135" t="s">
         <v>533</v>
       </c>
       <c r="D135" t="s">
         <v>534</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B136" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C136" t="s">
         <v>537</v>
       </c>
       <c r="D136" t="s">
         <v>538</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B137" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C137" t="s">
         <v>541</v>
       </c>
       <c r="D137" t="s">
         <v>542</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B138" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C138" t="s">
         <v>545</v>
       </c>
       <c r="D138" t="s">
-        <v>510</v>
+        <v>546</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B139" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C139" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D139" t="s">
-        <v>549</v>
+        <v>514</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B140" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C140" t="s">
-        <v>316</v>
+        <v>552</v>
       </c>
       <c r="D140" t="s">
-        <v>317</v>
+        <v>553</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B141" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C141" t="s">
-        <v>554</v>
+        <v>320</v>
       </c>
       <c r="D141" t="s">
-        <v>555</v>
+        <v>321</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B142" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C142" t="s">
         <v>558</v>
       </c>
       <c r="D142" t="s">
         <v>559</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B143" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C143" t="s">
         <v>562</v>
       </c>
       <c r="D143" t="s">
         <v>563</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B144" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C144" t="s">
         <v>566</v>
       </c>
       <c r="D144" t="s">
         <v>567</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B145" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C145" t="s">
         <v>570</v>
       </c>
       <c r="D145" t="s">
         <v>571</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B146" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C146" t="s">
         <v>574</v>
       </c>
       <c r="D146" t="s">
         <v>575</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B147" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C147" t="s">
         <v>578</v>
       </c>
       <c r="D147" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B148" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C148" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D148" t="s">
         <v>582</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B149" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C149" t="s">
         <v>585</v>
       </c>
       <c r="D149" t="s">
         <v>586</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B150" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C150" t="s">
         <v>589</v>
       </c>
       <c r="D150" t="s">
         <v>590</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>591</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B151" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C151" t="s">
         <v>593</v>
       </c>
       <c r="D151" t="s">
         <v>594</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B152" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C152" t="s">
         <v>597</v>
       </c>
       <c r="D152" t="s">
         <v>598</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>599</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B153" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C153" t="s">
         <v>601</v>
       </c>
       <c r="D153" t="s">
         <v>602</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B154" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C154" t="s">
         <v>605</v>
       </c>
       <c r="D154" t="s">
         <v>606</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B155" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C155" t="s">
         <v>609</v>
       </c>
       <c r="D155" t="s">
         <v>610</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B156" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C156" t="s">
         <v>613</v>
       </c>
       <c r="D156" t="s">
         <v>614</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B157" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C157" t="s">
         <v>617</v>
       </c>
       <c r="D157" t="s">
         <v>618</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>619</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B158" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C158" t="s">
         <v>621</v>
       </c>
       <c r="D158" t="s">
         <v>622</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B159" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C159" t="s">
         <v>625</v>
       </c>
       <c r="D159" t="s">
         <v>626</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>627</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B160" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C160" t="s">
         <v>629</v>
       </c>
       <c r="D160" t="s">
         <v>630</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B161" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C161" t="s">
         <v>633</v>
       </c>
       <c r="D161" t="s">
         <v>634</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>635</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B162" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C162" t="s">
         <v>637</v>
       </c>
       <c r="D162" t="s">
         <v>638</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B163" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C163" t="s">
         <v>641</v>
       </c>
       <c r="D163" t="s">
         <v>642</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B164" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C164" t="s">
         <v>645</v>
       </c>
       <c r="D164" t="s">
         <v>646</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>647</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B165" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C165" t="s">
         <v>649</v>
       </c>
       <c r="D165" t="s">
         <v>650</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>651</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B166" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C166" t="s">
         <v>653</v>
       </c>
       <c r="D166" t="s">
         <v>654</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
+        <v>507</v>
+      </c>
+      <c r="B167" t="s">
+        <v>508</v>
+      </c>
+      <c r="C167" t="s">
         <v>657</v>
       </c>
-      <c r="B167" t="s">
+      <c r="D167" t="s">
         <v>658</v>
       </c>
-      <c r="C167" t="s">
+      <c r="E167" s="2" t="s">
         <v>659</v>
       </c>
-      <c r="D167" t="s">
+      <c r="F167" s="2" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B168" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C168" t="s">
-        <v>25</v>
+        <v>663</v>
       </c>
       <c r="D168" t="s">
-        <v>26</v>
+        <v>664</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B169" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C169" t="s">
-        <v>665</v>
+        <v>25</v>
       </c>
       <c r="D169" t="s">
-        <v>666</v>
+        <v>26</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>667</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B170" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C170" t="s">
         <v>669</v>
       </c>
       <c r="D170" t="s">
         <v>670</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>671</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
+        <v>661</v>
+      </c>
+      <c r="B171" t="s">
+        <v>662</v>
+      </c>
+      <c r="C171" t="s">
         <v>673</v>
       </c>
-      <c r="B171" t="s">
+      <c r="D171" t="s">
         <v>674</v>
       </c>
-      <c r="C171" t="s">
+      <c r="E171" s="2" t="s">
         <v>675</v>
       </c>
-      <c r="D171" t="s">
+      <c r="F171" s="2" t="s">
         <v>676</v>
-      </c>
-[...4 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B172" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C172" t="s">
         <v>679</v>
       </c>
       <c r="D172" t="s">
         <v>680</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>681</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B173" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C173" t="s">
         <v>683</v>
       </c>
       <c r="D173" t="s">
         <v>684</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B174" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C174" t="s">
         <v>687</v>
       </c>
       <c r="D174" t="s">
         <v>688</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>689</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B175" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C175" t="s">
         <v>691</v>
       </c>
       <c r="D175" t="s">
         <v>692</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>693</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B176" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C176" t="s">
         <v>695</v>
       </c>
       <c r="D176" t="s">
-        <v>269</v>
+        <v>696</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B177" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C177" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D177" t="s">
-        <v>699</v>
+        <v>273</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B178" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C178" t="s">
         <v>702</v>
       </c>
       <c r="D178" t="s">
         <v>703</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B179" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C179" t="s">
         <v>706</v>
       </c>
       <c r="D179" t="s">
         <v>707</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B180" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C180" t="s">
         <v>710</v>
       </c>
       <c r="D180" t="s">
         <v>711</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B181" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C181" t="s">
         <v>714</v>
       </c>
       <c r="D181" t="s">
         <v>715</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B182" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C182" t="s">
         <v>718</v>
       </c>
       <c r="D182" t="s">
         <v>719</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B183" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C183" t="s">
         <v>722</v>
       </c>
       <c r="D183" t="s">
         <v>723</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B184" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C184" t="s">
         <v>726</v>
       </c>
       <c r="D184" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B185" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C185" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D185" t="s">
         <v>730</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>731</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B186" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C186" t="s">
-        <v>248</v>
+        <v>733</v>
       </c>
       <c r="D186" t="s">
-        <v>249</v>
+        <v>734</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B187" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C187" t="s">
-        <v>735</v>
+        <v>252</v>
       </c>
       <c r="D187" t="s">
-        <v>736</v>
+        <v>253</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>737</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B188" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C188" t="s">
-        <v>252</v>
+        <v>739</v>
       </c>
       <c r="D188" t="s">
-        <v>253</v>
+        <v>740</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B189" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C189" t="s">
-        <v>741</v>
+        <v>256</v>
       </c>
       <c r="D189" t="s">
-        <v>742</v>
+        <v>257</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>743</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B190" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C190" t="s">
         <v>745</v>
       </c>
       <c r="D190" t="s">
         <v>746</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>747</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B191" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C191" t="s">
         <v>749</v>
       </c>
       <c r="D191" t="s">
         <v>750</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B192" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C192" t="s">
         <v>753</v>
       </c>
       <c r="D192" t="s">
         <v>754</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B193" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C193" t="s">
         <v>757</v>
       </c>
       <c r="D193" t="s">
         <v>758</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B194" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C194" t="s">
         <v>761</v>
       </c>
       <c r="D194" t="s">
         <v>762</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B195" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C195" t="s">
         <v>765</v>
       </c>
       <c r="D195" t="s">
         <v>766</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>767</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B196" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C196" t="s">
         <v>769</v>
       </c>
       <c r="D196" t="s">
         <v>770</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>771</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B197" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C197" t="s">
         <v>773</v>
       </c>
       <c r="D197" t="s">
         <v>774</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B198" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C198" t="s">
         <v>777</v>
       </c>
       <c r="D198" t="s">
         <v>778</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B199" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C199" t="s">
         <v>781</v>
       </c>
       <c r="D199" t="s">
         <v>782</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>783</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B200" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C200" t="s">
         <v>785</v>
       </c>
       <c r="D200" t="s">
         <v>786</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>787</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B201" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C201" t="s">
         <v>789</v>
       </c>
       <c r="D201" t="s">
         <v>790</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
+        <v>677</v>
+      </c>
+      <c r="B202" t="s">
+        <v>678</v>
+      </c>
+      <c r="C202" t="s">
         <v>793</v>
       </c>
-      <c r="B202" t="s">
+      <c r="D202" t="s">
         <v>794</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>795</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B203" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C203" t="s">
-        <v>797</v>
+        <v>145</v>
       </c>
       <c r="D203" t="s">
-        <v>798</v>
+        <v>146</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>799</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B204" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C204" t="s">
         <v>801</v>
       </c>
       <c r="D204" t="s">
         <v>802</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>803</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B205" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C205" t="s">
         <v>805</v>
       </c>
       <c r="D205" t="s">
         <v>806</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B206" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C206" t="s">
         <v>809</v>
       </c>
       <c r="D206" t="s">
         <v>810</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>811</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B207" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C207" t="s">
         <v>813</v>
       </c>
       <c r="D207" t="s">
         <v>814</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>815</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B208" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C208" t="s">
         <v>817</v>
       </c>
       <c r="D208" t="s">
         <v>818</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>819</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B209" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C209" t="s">
         <v>821</v>
       </c>
       <c r="D209" t="s">
         <v>822</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>823</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B210" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C210" t="s">
         <v>825</v>
       </c>
       <c r="D210" t="s">
         <v>826</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>827</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B211" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C211" t="s">
         <v>829</v>
       </c>
       <c r="D211" t="s">
         <v>830</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>831</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B212" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C212" t="s">
         <v>833</v>
       </c>
       <c r="D212" t="s">
         <v>834</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>835</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B213" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C213" t="s">
         <v>837</v>
       </c>
       <c r="D213" t="s">
         <v>838</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B214" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C214" t="s">
         <v>841</v>
       </c>
       <c r="D214" t="s">
         <v>842</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>843</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B215" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C215" t="s">
         <v>845</v>
       </c>
       <c r="D215" t="s">
         <v>846</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>847</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B216" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C216" t="s">
         <v>849</v>
       </c>
       <c r="D216" t="s">
         <v>850</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>851</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B217" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C217" t="s">
         <v>853</v>
       </c>
       <c r="D217" t="s">
         <v>854</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>855</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B218" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C218" t="s">
         <v>857</v>
       </c>
       <c r="D218" t="s">
         <v>858</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>859</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B219" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C219" t="s">
         <v>861</v>
       </c>
       <c r="D219" t="s">
         <v>862</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>863</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B220" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C220" t="s">
         <v>865</v>
       </c>
       <c r="D220" t="s">
         <v>866</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>867</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B221" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C221" t="s">
         <v>869</v>
       </c>
       <c r="D221" t="s">
         <v>870</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B222" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C222" t="s">
         <v>873</v>
       </c>
       <c r="D222" t="s">
         <v>874</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>875</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B223" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C223" t="s">
         <v>877</v>
       </c>
       <c r="D223" t="s">
         <v>878</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>879</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B224" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C224" t="s">
         <v>881</v>
       </c>
       <c r="D224" t="s">
         <v>882</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B225" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C225" t="s">
         <v>885</v>
       </c>
       <c r="D225" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B226" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C226" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D226" t="s">
-        <v>889</v>
+        <v>870</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>890</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B227" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C227" t="s">
         <v>892</v>
       </c>
       <c r="D227" t="s">
         <v>893</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>894</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B228" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C228" t="s">
         <v>896</v>
       </c>
       <c r="D228" t="s">
         <v>897</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B229" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C229" t="s">
         <v>900</v>
       </c>
       <c r="D229" t="s">
         <v>901</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>902</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B230" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C230" t="s">
         <v>904</v>
       </c>
       <c r="D230" t="s">
         <v>905</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>906</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B231" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C231" t="s">
         <v>908</v>
       </c>
       <c r="D231" t="s">
         <v>909</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
+        <v>797</v>
+      </c>
+      <c r="B232" t="s">
+        <v>798</v>
+      </c>
+      <c r="C232" t="s">
         <v>912</v>
       </c>
-      <c r="B232" t="s">
+      <c r="D232" t="s">
         <v>913</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>914</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B233" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C233" t="s">
-        <v>554</v>
+        <v>320</v>
       </c>
       <c r="D233" t="s">
-        <v>555</v>
+        <v>321</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B234" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C234" t="s">
-        <v>918</v>
+        <v>558</v>
       </c>
       <c r="D234" t="s">
-        <v>919</v>
+        <v>559</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>920</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B235" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C235" t="s">
-        <v>324</v>
+        <v>922</v>
       </c>
       <c r="D235" t="s">
-        <v>325</v>
+        <v>923</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B236" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C236" t="s">
-        <v>924</v>
+        <v>328</v>
       </c>
       <c r="D236" t="s">
-        <v>925</v>
+        <v>329</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B237" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C237" t="s">
         <v>928</v>
       </c>
       <c r="D237" t="s">
         <v>929</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>930</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B238" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C238" t="s">
         <v>932</v>
       </c>
       <c r="D238" t="s">
         <v>933</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>934</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B239" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C239" t="s">
         <v>936</v>
       </c>
       <c r="D239" t="s">
         <v>937</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>938</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B240" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C240" t="s">
         <v>940</v>
       </c>
       <c r="D240" t="s">
         <v>941</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>942</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B241" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C241" t="s">
-        <v>328</v>
+        <v>944</v>
       </c>
       <c r="D241" t="s">
-        <v>329</v>
+        <v>945</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>330</v>
+        <v>946</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B242" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C242" t="s">
-        <v>945</v>
+        <v>332</v>
       </c>
       <c r="D242" t="s">
-        <v>945</v>
+        <v>333</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>946</v>
+        <v>334</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B243" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C243" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D243" t="s">
         <v>949</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>950</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B244" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C244" t="s">
         <v>952</v>
       </c>
       <c r="D244" t="s">
         <v>953</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>954</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B245" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C245" t="s">
-        <v>336</v>
+        <v>956</v>
       </c>
       <c r="D245" t="s">
-        <v>337</v>
+        <v>957</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>338</v>
+        <v>958</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B246" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C246" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D246" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>957</v>
+        <v>342</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B247" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C247" t="s">
-        <v>959</v>
+        <v>348</v>
       </c>
       <c r="D247" t="s">
-        <v>960</v>
+        <v>349</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>961</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B248" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C248" t="s">
         <v>963</v>
       </c>
       <c r="D248" t="s">
         <v>964</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>965</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B249" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C249" t="s">
         <v>967</v>
       </c>
       <c r="D249" t="s">
         <v>968</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>969</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B250" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C250" t="s">
-        <v>348</v>
+        <v>971</v>
       </c>
       <c r="D250" t="s">
-        <v>349</v>
+        <v>972</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>973</v>
+        <v>916</v>
       </c>
       <c r="B251" t="s">
-        <v>974</v>
+        <v>917</v>
       </c>
       <c r="C251" t="s">
+        <v>352</v>
+      </c>
+      <c r="D251" t="s">
+        <v>353</v>
+      </c>
+      <c r="E251" s="2" t="s">
         <v>975</v>
       </c>
-      <c r="D251" t="s">
+      <c r="F251" s="2" t="s">
         <v>976</v>
-      </c>
-[...4 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="B252" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C252" t="s">
         <v>979</v>
       </c>
       <c r="D252" t="s">
         <v>980</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>981</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="B253" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C253" t="s">
         <v>983</v>
       </c>
       <c r="D253" t="s">
         <v>984</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>985</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="B254" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C254" t="s">
         <v>987</v>
       </c>
       <c r="D254" t="s">
         <v>988</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>989</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="B255" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C255" t="s">
         <v>991</v>
       </c>
       <c r="D255" t="s">
         <v>992</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>993</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="B256" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C256" t="s">
         <v>995</v>
       </c>
       <c r="D256" t="s">
         <v>996</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>997</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="B257" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C257" t="s">
         <v>999</v>
       </c>
       <c r="D257" t="s">
         <v>1000</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
+        <v>977</v>
+      </c>
+      <c r="B258" t="s">
+        <v>978</v>
+      </c>
+      <c r="C258" t="s">
         <v>1003</v>
       </c>
-      <c r="B258" t="s">
+      <c r="D258" t="s">
         <v>1004</v>
       </c>
-      <c r="C258" t="s">
+      <c r="E258" s="2" t="s">
         <v>1005</v>
       </c>
-      <c r="D258" t="s">
+      <c r="F258" s="2" t="s">
         <v>1006</v>
-      </c>
-[...4 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B259" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C259" t="s">
         <v>1009</v>
       </c>
       <c r="D259" t="s">
         <v>1010</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B260" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C260" t="s">
         <v>1013</v>
       </c>
       <c r="D260" t="s">
         <v>1014</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B261" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C261" t="s">
         <v>1017</v>
       </c>
       <c r="D261" t="s">
         <v>1018</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B262" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C262" t="s">
         <v>1021</v>
       </c>
       <c r="D262" t="s">
         <v>1022</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B263" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C263" t="s">
         <v>1025</v>
       </c>
       <c r="D263" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B264" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C264" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="D264" t="s">
         <v>1029</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B265" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C265" t="s">
         <v>1032</v>
       </c>
       <c r="D265" t="s">
         <v>1033</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B266" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C266" t="s">
         <v>1036</v>
       </c>
       <c r="D266" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B267" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C267" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D267" t="s">
         <v>1040</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B268" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C268" t="s">
         <v>1043</v>
       </c>
       <c r="D268" t="s">
-        <v>901</v>
+        <v>1044</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B269" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C269" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D269" t="s">
-        <v>1047</v>
+        <v>905</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B270" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C270" t="s">
         <v>1050</v>
       </c>
       <c r="D270" t="s">
         <v>1051</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C271" t="s">
         <v>1054</v>
       </c>
-      <c r="B271" t="s">
+      <c r="D271" t="s">
         <v>1055</v>
       </c>
-      <c r="C271" t="s">
+      <c r="E271" s="2" t="s">
         <v>1056</v>
       </c>
-      <c r="D271" t="s">
-[...2 lines deleted...]
-      <c r="E271" s="2" t="s">
+      <c r="F271" s="2" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B272" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C272" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D272" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B273" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C273" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D273" t="s">
         <v>1063</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B274" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C274" t="s">
         <v>1066</v>
       </c>
       <c r="D274" t="s">
         <v>1067</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B275" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C275" t="s">
         <v>1070</v>
       </c>
       <c r="D275" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B276" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C276" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="D276" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B277" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C277" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="D277" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B278" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C278" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D278" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B279" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C279" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="D279" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B280" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C280" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="D280" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B281" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C281" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="D281" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B282" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C282" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D282" t="s">
         <v>1092</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B283" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C283" t="s">
         <v>1095</v>
       </c>
       <c r="D283" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B284" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C284" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D284" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B285" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C285" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D285" t="s">
         <v>1102</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B286" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C286" t="s">
         <v>1105</v>
       </c>
       <c r="D286" t="s">
         <v>1106</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B287" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C287" t="s">
         <v>1109</v>
       </c>
       <c r="D287" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B288" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C288" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="D288" t="s">
         <v>1113</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B289" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C289" t="s">
         <v>1116</v>
       </c>
       <c r="D289" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B290" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C290" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="D290" t="s">
         <v>1120</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B291" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C291" t="s">
         <v>1123</v>
       </c>
       <c r="D291" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B292" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C292" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="D292" t="s">
         <v>1127</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B293" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C293" t="s">
         <v>1130</v>
       </c>
       <c r="D293" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B294" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C294" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D294" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B295" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C295" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="D295" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B296" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C296" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="D296" t="s">
         <v>1140</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B297" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C297" t="s">
         <v>1143</v>
       </c>
       <c r="D297" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B298" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C298" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D298" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B299" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C299" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D299" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B300" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C300" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="D300" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B301" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C301" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="D301" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B302" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C302" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D302" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B303" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C303" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D303" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B304" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C304" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="D304" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B305" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C305" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="D305" t="s">
         <v>1168</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B306" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C306" t="s">
         <v>1171</v>
       </c>
       <c r="D306" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B307" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C307" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="D307" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B308" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C308" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D308" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B309" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C309" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="D309" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B310" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C310" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="D310" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B311" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C311" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D311" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B312" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C312" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D312" t="s">
         <v>1190</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B313" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C313" t="s">
         <v>1193</v>
       </c>
       <c r="D313" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B314" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C314" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D314" t="s">
         <v>1197</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1198</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B315" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C315" t="s">
         <v>1200</v>
       </c>
       <c r="D315" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B316" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C316" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D316" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B317" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C317" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="D317" t="s">
         <v>1207</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1208</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B318" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C318" t="s">
         <v>1210</v>
       </c>
       <c r="D318" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B319" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C319" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D319" t="s">
         <v>1214</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1215</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B320" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C320" t="s">
         <v>1217</v>
       </c>
       <c r="D320" t="s">
         <v>1218</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B321" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C321" t="s">
         <v>1221</v>
       </c>
       <c r="D321" t="s">
         <v>1222</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B322" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C322" t="s">
         <v>1225</v>
       </c>
       <c r="D322" t="s">
         <v>1226</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B323" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C323" t="s">
         <v>1229</v>
       </c>
       <c r="D323" t="s">
         <v>1230</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1231</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B324" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C324" t="s">
         <v>1233</v>
       </c>
       <c r="D324" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B325" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C325" t="s">
-        <v>959</v>
+        <v>1237</v>
       </c>
       <c r="D325" t="s">
-        <v>960</v>
+        <v>1237</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B326" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C326" t="s">
         <v>963</v>
       </c>
       <c r="D326" t="s">
         <v>964</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="F326" s="2" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B327" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C327" t="s">
-        <v>1240</v>
+        <v>967</v>
       </c>
       <c r="D327" t="s">
-        <v>1240</v>
+        <v>968</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B328" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C328" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D328" t="s">
         <v>1244</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B329" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C329" t="s">
         <v>1247</v>
       </c>
       <c r="D329" t="s">
         <v>1248</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B330" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C330" t="s">
         <v>1251</v>
       </c>
       <c r="D330" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B331" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C331" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="D331" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="F331" s="2" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B332" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C332" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="D332" t="s">
         <v>1258</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B333" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C333" t="s">
         <v>1261</v>
       </c>
       <c r="D333" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B334" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C334" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="D334" t="s">
         <v>1265</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1266</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B335" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C335" t="s">
         <v>1268</v>
       </c>
       <c r="D335" t="s">
         <v>1269</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B336" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C336" t="s">
         <v>1272</v>
       </c>
       <c r="D336" t="s">
         <v>1273</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C337" t="s">
         <v>1276</v>
       </c>
-      <c r="B337" t="s">
+      <c r="D337" t="s">
         <v>1277</v>
       </c>
-      <c r="C337" t="s">
+      <c r="E337" s="2" t="s">
         <v>1278</v>
       </c>
-      <c r="D337" t="s">
-[...2 lines deleted...]
-      <c r="E337" s="2" t="s">
+      <c r="F337" s="2" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B338" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C338" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D338" t="s">
-        <v>1282</v>
+        <v>680</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1283</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B339" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C339" t="s">
         <v>1285</v>
       </c>
       <c r="D339" t="s">
         <v>1286</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B340" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C340" t="s">
         <v>1289</v>
       </c>
       <c r="D340" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B341" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C341" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D341" t="s">
         <v>1293</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1294</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B342" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C342" t="s">
         <v>1296</v>
       </c>
       <c r="D342" t="s">
         <v>1297</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B343" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C343" t="s">
         <v>1300</v>
       </c>
       <c r="D343" t="s">
         <v>1301</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1302</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B344" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C344" t="s">
         <v>1304</v>
       </c>
       <c r="D344" t="s">
         <v>1305</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B345" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C345" t="s">
         <v>1308</v>
       </c>
       <c r="D345" t="s">
         <v>1309</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B346" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C346" t="s">
         <v>1312</v>
       </c>
       <c r="D346" t="s">
         <v>1313</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B347" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C347" t="s">
         <v>1316</v>
       </c>
       <c r="D347" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B348" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C348" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D348" t="s">
         <v>1320</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C349" t="s">
         <v>1323</v>
       </c>
-      <c r="B349" t="s">
+      <c r="D349" t="s">
         <v>1324</v>
       </c>
-      <c r="C349" t="s">
+      <c r="E349" s="2" t="s">
         <v>1325</v>
       </c>
-      <c r="D349" t="s">
+      <c r="F349" s="2" t="s">
         <v>1326</v>
-      </c>
-[...4 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B350" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C350" t="s">
         <v>1329</v>
       </c>
       <c r="D350" t="s">
         <v>1330</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B351" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C351" t="s">
         <v>1333</v>
       </c>
       <c r="D351" t="s">
         <v>1334</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>1335</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B352" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C352" t="s">
         <v>1337</v>
       </c>
       <c r="D352" t="s">
         <v>1338</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1339</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B353" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C353" t="s">
         <v>1341</v>
       </c>
       <c r="D353" t="s">
         <v>1342</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B354" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C354" t="s">
         <v>1345</v>
       </c>
       <c r="D354" t="s">
         <v>1346</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1348</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B355" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C355" t="s">
         <v>1349</v>
       </c>
       <c r="D355" t="s">
         <v>1350</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1351</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B356" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C356" t="s">
-        <v>168</v>
+        <v>1353</v>
       </c>
       <c r="D356" t="s">
-        <v>169</v>
+        <v>1354</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="F356" s="2" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B357" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C357" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="D357" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="F357" s="2" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B358" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C358" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="D358" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="E358" s="2" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="F358" s="2" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B359" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C359" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="D359" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B360" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C360" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="D360" t="s">
-        <v>1350</v>
+        <v>1370</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B361" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C361" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="D361" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B362" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C362" t="s">
-        <v>1374</v>
+        <v>168</v>
       </c>
       <c r="D362" t="s">
-        <v>1375</v>
+        <v>169</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B363" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C363" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="D363" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B364" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C364" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D364" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B365" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C365" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="D365" t="s">
-        <v>834</v>
+        <v>1388</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B366" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C366" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="D366" t="s">
-        <v>1390</v>
+        <v>1374</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B367" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C367" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="D367" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B368" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C368" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="D368" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B369" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C369" t="s">
-        <v>200</v>
+        <v>1402</v>
       </c>
       <c r="D369" t="s">
-        <v>201</v>
+        <v>1403</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B370" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C370" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D370" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B371" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C371" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="D371" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1411</v>
+        <v>1327</v>
       </c>
       <c r="B372" t="s">
-        <v>1412</v>
+        <v>1328</v>
       </c>
       <c r="C372" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="D372" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1411</v>
+        <v>1327</v>
       </c>
       <c r="B373" t="s">
-        <v>1412</v>
+        <v>1328</v>
       </c>
       <c r="C373" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D373" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1411</v>
+        <v>1327</v>
       </c>
       <c r="B374" t="s">
-        <v>1412</v>
+        <v>1328</v>
       </c>
       <c r="C374" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D374" t="s">
-        <v>1422</v>
+        <v>838</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1411</v>
+        <v>1327</v>
       </c>
       <c r="B375" t="s">
-        <v>1412</v>
+        <v>1328</v>
       </c>
       <c r="C375" t="s">
         <v>1425</v>
       </c>
       <c r="D375" t="s">
         <v>1426</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1411</v>
+        <v>1327</v>
       </c>
       <c r="B376" t="s">
-        <v>1412</v>
+        <v>1328</v>
       </c>
       <c r="C376" t="s">
         <v>1429</v>
       </c>
       <c r="D376" t="s">
         <v>1430</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1411</v>
+        <v>1327</v>
       </c>
       <c r="B377" t="s">
-        <v>1412</v>
+        <v>1328</v>
       </c>
       <c r="C377" t="s">
         <v>1433</v>
       </c>
       <c r="D377" t="s">
         <v>1434</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1411</v>
+        <v>1327</v>
       </c>
       <c r="B378" t="s">
-        <v>1412</v>
+        <v>1328</v>
       </c>
       <c r="C378" t="s">
+        <v>204</v>
+      </c>
+      <c r="D378" t="s">
+        <v>205</v>
+      </c>
+      <c r="E378" s="2" t="s">
         <v>1437</v>
       </c>
-      <c r="D378" t="s">
+      <c r="F378" s="2" t="s">
         <v>1438</v>
-      </c>
-[...4 lines deleted...]
-        <v>1440</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1411</v>
+        <v>1327</v>
       </c>
       <c r="B379" t="s">
-        <v>1412</v>
+        <v>1328</v>
       </c>
       <c r="C379" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E379" s="2" t="s">
         <v>1441</v>
       </c>
-      <c r="D379" t="s">
+      <c r="F379" s="2" t="s">
         <v>1442</v>
-      </c>
-[...4 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1411</v>
+        <v>1327</v>
       </c>
       <c r="B380" t="s">
-        <v>1412</v>
+        <v>1328</v>
       </c>
       <c r="C380" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E380" s="2" t="s">
         <v>1445</v>
       </c>
-      <c r="D380" t="s">
+      <c r="F380" s="2" t="s">
         <v>1446</v>
-      </c>
-[...4 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1411</v>
+        <v>1447</v>
       </c>
       <c r="B381" t="s">
-        <v>1412</v>
+        <v>1448</v>
       </c>
       <c r="C381" t="s">
         <v>1449</v>
       </c>
       <c r="D381" t="s">
         <v>1450</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C382" t="s">
         <v>1453</v>
       </c>
-      <c r="B382" t="s">
+      <c r="D382" t="s">
         <v>1454</v>
       </c>
-      <c r="C382" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E382" s="2" t="s">
-        <v>235</v>
+        <v>1455</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1453</v>
+        <v>1447</v>
       </c>
       <c r="B383" t="s">
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="C383" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D383" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1453</v>
+        <v>1447</v>
       </c>
       <c r="B384" t="s">
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="C384" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="D384" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1453</v>
+        <v>1447</v>
       </c>
       <c r="B385" t="s">
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="C385" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="D385" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1468</v>
+        <v>1447</v>
       </c>
       <c r="B386" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C386" t="s">
         <v>1469</v>
-      </c>
-[...1 lines deleted...]
-        <v>1470</v>
       </c>
       <c r="D386" t="s">
         <v>1470</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1468</v>
+        <v>1447</v>
       </c>
       <c r="B387" t="s">
-        <v>1469</v>
+        <v>1448</v>
       </c>
       <c r="C387" t="s">
         <v>1473</v>
       </c>
       <c r="D387" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1468</v>
+        <v>1447</v>
       </c>
       <c r="B388" t="s">
-        <v>1469</v>
+        <v>1448</v>
       </c>
       <c r="C388" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="D388" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1468</v>
+        <v>1447</v>
       </c>
       <c r="B389" t="s">
-        <v>1469</v>
+        <v>1448</v>
       </c>
       <c r="C389" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D389" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1468</v>
+        <v>1447</v>
       </c>
       <c r="B390" t="s">
-        <v>1469</v>
+        <v>1448</v>
       </c>
       <c r="C390" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D390" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1468</v>
+        <v>1489</v>
       </c>
       <c r="B391" t="s">
-        <v>1469</v>
+        <v>1490</v>
       </c>
       <c r="C391" t="s">
-        <v>1488</v>
+        <v>237</v>
       </c>
       <c r="D391" t="s">
-        <v>1489</v>
+        <v>238</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1490</v>
+        <v>239</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>1491</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1468</v>
+        <v>1489</v>
       </c>
       <c r="B392" t="s">
-        <v>1469</v>
+        <v>1490</v>
       </c>
       <c r="C392" t="s">
         <v>1492</v>
       </c>
       <c r="D392" t="s">
         <v>1493</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>1495</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1468</v>
+        <v>1489</v>
       </c>
       <c r="B393" t="s">
-        <v>1469</v>
+        <v>1490</v>
       </c>
       <c r="C393" t="s">
         <v>1496</v>
       </c>
       <c r="D393" t="s">
         <v>1497</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1468</v>
+        <v>1489</v>
       </c>
       <c r="B394" t="s">
-        <v>1469</v>
+        <v>1490</v>
       </c>
       <c r="C394" t="s">
         <v>1500</v>
       </c>
       <c r="D394" t="s">
         <v>1501</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B395" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C395" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="D395" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B396" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C396" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="D396" t="s">
         <v>1509</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B397" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C397" t="s">
         <v>1512</v>
       </c>
       <c r="D397" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B398" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C398" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="D398" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="F398" s="2" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B399" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C399" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="D399" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="F399" s="2" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B400" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C400" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="D400" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B401" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C401" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="D401" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B402" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C402" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D402" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E402" s="2" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F402" s="2" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B403" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C403" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="D403" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="F403" s="2" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B404" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C404" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="D404" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="F404" s="2" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B405" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C405" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="D405" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-      <c r="F405" s="2"/>
+        <v>1545</v>
+      </c>
+      <c r="E405" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="F405" s="2" t="s">
+        <v>1547</v>
+      </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B406" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C406" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="D406" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B407" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C407" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="D407" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B408" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C408" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="D408" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B409" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C409" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="D409" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B410" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C410" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="D410" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B411" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C411" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="D411" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B412" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C412" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="D412" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B413" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C413" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="D413" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B414" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C414" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="D414" t="s">
-        <v>1578</v>
-[...4 lines deleted...]
-      <c r="F414" s="2" t="s">
         <v>1580</v>
       </c>
+      <c r="E414" s="2"/>
+      <c r="F414" s="2"/>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B415" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C415" t="s">
         <v>1581</v>
       </c>
       <c r="D415" t="s">
         <v>1582</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1583</v>
       </c>
       <c r="F415" s="2" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B416" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C416" t="s">
         <v>1585</v>
       </c>
       <c r="D416" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B417" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C417" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D417" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B418" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C418" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D418" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B419" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C419" t="s">
-        <v>613</v>
+        <v>1597</v>
       </c>
       <c r="D419" t="s">
-        <v>614</v>
+        <v>1598</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B420" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C420" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="D420" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B421" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C421" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="D421" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B422" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C422" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="D422" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B423" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C423" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D423" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B424" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C424" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="D424" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B425" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C425" t="s">
-        <v>1464</v>
+        <v>1621</v>
       </c>
       <c r="D425" t="s">
-        <v>1465</v>
+        <v>1621</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1466</v>
+        <v>1622</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B426" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C426" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="D426" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B427" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C427" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="D427" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B428" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C428" t="s">
-        <v>1627</v>
+        <v>617</v>
       </c>
       <c r="D428" t="s">
-        <v>1628</v>
+        <v>618</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B429" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C429" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="D429" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B430" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C430" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="D430" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B431" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C431" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
       <c r="D431" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B432" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C432" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
       <c r="D432" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B433" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C433" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="D433" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B434" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="C434" t="s">
-        <v>1651</v>
+        <v>1500</v>
       </c>
       <c r="D434" t="s">
-        <v>1652</v>
+        <v>1501</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1653</v>
+        <v>1502</v>
       </c>
       <c r="F434" s="2" t="s">
         <v>1654</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C435" t="s">
         <v>1655</v>
       </c>
-      <c r="B435" t="s">
+      <c r="D435" t="s">
         <v>1656</v>
       </c>
-      <c r="C435" t="s">
+      <c r="E435" s="2" t="s">
         <v>1657</v>
       </c>
-      <c r="D435" t="s">
+      <c r="F435" s="2" t="s">
         <v>1658</v>
-      </c>
-[...4 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1655</v>
+        <v>1504</v>
       </c>
       <c r="B436" t="s">
-        <v>1656</v>
+        <v>1505</v>
       </c>
       <c r="C436" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E436" s="2" t="s">
         <v>1661</v>
       </c>
-      <c r="D436" t="s">
-[...2 lines deleted...]
-      <c r="E436" s="2" t="s">
+      <c r="F436" s="2" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1655</v>
+        <v>1504</v>
       </c>
       <c r="B437" t="s">
-        <v>1656</v>
+        <v>1505</v>
       </c>
       <c r="C437" t="s">
-        <v>1664</v>
+        <v>1663</v>
       </c>
       <c r="D437" t="s">
         <v>1664</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>1665</v>
       </c>
       <c r="F437" s="2" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1655</v>
+        <v>1504</v>
       </c>
       <c r="B438" t="s">
-        <v>1656</v>
+        <v>1505</v>
       </c>
       <c r="C438" t="s">
         <v>1667</v>
       </c>
       <c r="D438" t="s">
         <v>1668</v>
       </c>
       <c r="E438" s="2" t="s">
         <v>1669</v>
       </c>
       <c r="F438" s="2" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1655</v>
+        <v>1504</v>
       </c>
       <c r="B439" t="s">
-        <v>1656</v>
+        <v>1505</v>
       </c>
       <c r="C439" t="s">
         <v>1671</v>
       </c>
       <c r="D439" t="s">
         <v>1672</v>
       </c>
       <c r="E439" s="2" t="s">
         <v>1673</v>
       </c>
       <c r="F439" s="2" t="s">
         <v>1674</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1655</v>
+        <v>1504</v>
       </c>
       <c r="B440" t="s">
-        <v>1656</v>
+        <v>1505</v>
       </c>
       <c r="C440" t="s">
-        <v>1345</v>
+        <v>1675</v>
       </c>
       <c r="D440" t="s">
-        <v>1346</v>
+        <v>1676</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1655</v>
+        <v>1504</v>
       </c>
       <c r="B441" t="s">
-        <v>1656</v>
+        <v>1505</v>
       </c>
       <c r="C441" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="D441" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1655</v>
+        <v>1504</v>
       </c>
       <c r="B442" t="s">
-        <v>1656</v>
+        <v>1505</v>
       </c>
       <c r="C442" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="D442" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1655</v>
+        <v>1504</v>
       </c>
       <c r="B443" t="s">
-        <v>1656</v>
+        <v>1505</v>
       </c>
       <c r="C443" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="D443" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="B444" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
       <c r="C444" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="D444" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="B445" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
       <c r="C445" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="D445" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="B446" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
       <c r="C446" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="D446" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="B447" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
       <c r="C447" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="D447" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="B448" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
       <c r="C448" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="D448" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="B449" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
       <c r="C449" t="s">
-        <v>444</v>
+        <v>1369</v>
       </c>
       <c r="D449" t="s">
-        <v>445</v>
+        <v>1370</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="B450" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
       <c r="C450" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="D450" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="B451" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
       <c r="C451" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="D451" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
       <c r="B452" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
       <c r="C452" t="s">
-        <v>1268</v>
+        <v>1721</v>
       </c>
       <c r="D452" t="s">
-        <v>1269</v>
+        <v>1722</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1718</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="B453" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="C453" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
       <c r="D453" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1723</v>
-[...1 lines deleted...]
-      <c r="F453" s="2"/>
+        <v>1727</v>
+      </c>
+      <c r="F453" s="2" t="s">
+        <v>1728</v>
+      </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="B454" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="C454" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="D454" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="B455" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="C455" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="D455" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="B456" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="C456" t="s">
-        <v>316</v>
+        <v>1737</v>
       </c>
       <c r="D456" t="s">
-        <v>317</v>
+        <v>1737</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1732</v>
+        <v>1738</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="B457" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="C457" t="s">
-        <v>554</v>
+        <v>1740</v>
       </c>
       <c r="D457" t="s">
-        <v>555</v>
+        <v>1741</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="B458" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="C458" t="s">
-        <v>566</v>
+        <v>448</v>
       </c>
       <c r="D458" t="s">
-        <v>567</v>
+        <v>449</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1737</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="B459" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="C459" t="s">
-        <v>1738</v>
+        <v>1746</v>
       </c>
       <c r="D459" t="s">
-        <v>1739</v>
+        <v>1746</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1741</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="B460" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="C460" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
       <c r="D460" t="s">
-        <v>1743</v>
+        <v>1750</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1744</v>
+        <v>1751</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1745</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="B461" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="C461" t="s">
-        <v>597</v>
+        <v>1272</v>
       </c>
       <c r="D461" t="s">
-        <v>598</v>
+        <v>1273</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1746</v>
+        <v>1753</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1747</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B462" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C462" t="s">
-        <v>328</v>
+        <v>1757</v>
       </c>
       <c r="D462" t="s">
-        <v>329</v>
+        <v>1758</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>1759</v>
+      </c>
+      <c r="F462" s="2"/>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B463" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C463" t="s">
-        <v>1749</v>
+        <v>1760</v>
       </c>
       <c r="D463" t="s">
-        <v>1750</v>
+        <v>1761</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1751</v>
+        <v>1762</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1752</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B464" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C464" t="s">
-        <v>1753</v>
+        <v>1764</v>
       </c>
       <c r="D464" t="s">
-        <v>1754</v>
+        <v>1765</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1755</v>
+        <v>1766</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1756</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B465" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C465" t="s">
-        <v>1757</v>
+        <v>320</v>
       </c>
       <c r="D465" t="s">
-        <v>1758</v>
+        <v>321</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1760</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B466" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C466" t="s">
-        <v>1761</v>
+        <v>558</v>
       </c>
       <c r="D466" t="s">
-        <v>1762</v>
+        <v>559</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1763</v>
+        <v>1770</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1764</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B467" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C467" t="s">
-        <v>1765</v>
+        <v>570</v>
       </c>
       <c r="D467" t="s">
-        <v>1766</v>
+        <v>571</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B468" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C468" t="s">
-        <v>336</v>
+        <v>1774</v>
       </c>
       <c r="D468" t="s">
-        <v>337</v>
+        <v>1775</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>338</v>
+        <v>1776</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1769</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B469" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C469" t="s">
-        <v>1770</v>
+        <v>1778</v>
       </c>
       <c r="D469" t="s">
-        <v>1771</v>
+        <v>1779</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1773</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B470" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C470" t="s">
-        <v>1774</v>
+        <v>601</v>
       </c>
       <c r="D470" t="s">
-        <v>1775</v>
+        <v>602</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1776</v>
+        <v>1782</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1777</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B471" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C471" t="s">
-        <v>959</v>
+        <v>332</v>
       </c>
       <c r="D471" t="s">
-        <v>960</v>
+        <v>333</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1236</v>
+        <v>334</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1778</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B472" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C472" t="s">
-        <v>1779</v>
+        <v>1785</v>
       </c>
       <c r="D472" t="s">
-        <v>1780</v>
+        <v>1786</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1781</v>
+        <v>1787</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1782</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B473" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C473" t="s">
-        <v>967</v>
+        <v>1789</v>
       </c>
       <c r="D473" t="s">
-        <v>968</v>
+        <v>1790</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1783</v>
+        <v>1791</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B474" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C474" t="s">
-        <v>348</v>
+        <v>1793</v>
       </c>
       <c r="D474" t="s">
-        <v>349</v>
+        <v>1794</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>350</v>
+        <v>1795</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1785</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B475" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C475" t="s">
-        <v>653</v>
+        <v>1797</v>
       </c>
       <c r="D475" t="s">
-        <v>654</v>
+        <v>1798</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>655</v>
+        <v>1799</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1786</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B476" t="s">
-        <v>1720</v>
+        <v>1756</v>
       </c>
       <c r="C476" t="s">
-        <v>1787</v>
+        <v>1801</v>
       </c>
       <c r="D476" t="s">
-        <v>1788</v>
+        <v>1802</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1789</v>
+        <v>1803</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1790</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="B477" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="C477" t="s">
-        <v>1793</v>
+        <v>340</v>
       </c>
       <c r="D477" t="s">
-        <v>1794</v>
+        <v>341</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1795</v>
+        <v>342</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1796</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="B478" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="C478" t="s">
-        <v>1797</v>
+        <v>1806</v>
       </c>
       <c r="D478" t="s">
-        <v>1798</v>
+        <v>1807</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1799</v>
+        <v>1808</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1800</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="B479" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="C479" t="s">
-        <v>1801</v>
+        <v>1810</v>
       </c>
       <c r="D479" t="s">
-        <v>1802</v>
+        <v>1811</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1803</v>
+        <v>1812</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1804</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="B480" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="C480" t="s">
-        <v>1805</v>
+        <v>963</v>
       </c>
       <c r="D480" t="s">
-        <v>1806</v>
+        <v>964</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1807</v>
+        <v>1240</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="B481" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="C481" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
       <c r="D481" t="s">
-        <v>1810</v>
+        <v>1816</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1811</v>
+        <v>1817</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1812</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="B482" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="C482" t="s">
-        <v>1813</v>
+        <v>971</v>
       </c>
       <c r="D482" t="s">
-        <v>1814</v>
+        <v>972</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="B483" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="C483" t="s">
-        <v>1817</v>
+        <v>352</v>
       </c>
       <c r="D483" t="s">
-        <v>1818</v>
+        <v>353</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1819</v>
+        <v>354</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="B484" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="C484" t="s">
-        <v>1821</v>
+        <v>657</v>
       </c>
       <c r="D484" t="s">
+        <v>658</v>
+      </c>
+      <c r="E484" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="F484" s="2" t="s">
         <v>1822</v>
-      </c>
-[...4 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="B485" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="C485" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E485" s="2" t="s">
         <v>1825</v>
       </c>
-      <c r="D485" t="s">
+      <c r="F485" s="2" t="s">
         <v>1826</v>
-      </c>
-[...4 lines deleted...]
-        <v>1828</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B486" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C486" t="s">
         <v>1829</v>
       </c>
       <c r="D486" t="s">
         <v>1830</v>
       </c>
       <c r="E486" s="2" t="s">
         <v>1831</v>
       </c>
       <c r="F486" s="2" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B487" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C487" t="s">
         <v>1833</v>
       </c>
       <c r="D487" t="s">
         <v>1834</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>1835</v>
       </c>
       <c r="F487" s="2" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B488" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C488" t="s">
         <v>1837</v>
       </c>
       <c r="D488" t="s">
         <v>1838</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>1839</v>
       </c>
       <c r="F488" s="2" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B489" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C489" t="s">
         <v>1841</v>
       </c>
       <c r="D489" t="s">
         <v>1842</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>1843</v>
       </c>
       <c r="F489" s="2" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B490" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C490" t="s">
         <v>1845</v>
       </c>
       <c r="D490" t="s">
         <v>1846</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>1847</v>
       </c>
       <c r="F490" s="2" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B491" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C491" t="s">
         <v>1849</v>
       </c>
       <c r="D491" t="s">
         <v>1850</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>1851</v>
       </c>
       <c r="F491" s="2" t="s">
         <v>1852</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B492" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C492" t="s">
         <v>1853</v>
       </c>
       <c r="D492" t="s">
         <v>1854</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>1855</v>
       </c>
       <c r="F492" s="2" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B493" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C493" t="s">
         <v>1857</v>
       </c>
       <c r="D493" t="s">
         <v>1858</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>1859</v>
       </c>
       <c r="F493" s="2" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B494" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C494" t="s">
         <v>1861</v>
       </c>
       <c r="D494" t="s">
         <v>1862</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>1863</v>
       </c>
       <c r="F494" s="2" t="s">
         <v>1864</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B495" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C495" t="s">
         <v>1865</v>
       </c>
       <c r="D495" t="s">
         <v>1866</v>
       </c>
       <c r="E495" s="2" t="s">
         <v>1867</v>
       </c>
       <c r="F495" s="2" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B496" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C496" t="s">
         <v>1869</v>
       </c>
       <c r="D496" t="s">
         <v>1870</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>1871</v>
       </c>
       <c r="F496" s="2" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B497" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C497" t="s">
         <v>1873</v>
       </c>
       <c r="D497" t="s">
         <v>1874</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>1875</v>
       </c>
       <c r="F497" s="2" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B498" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C498" t="s">
         <v>1877</v>
       </c>
       <c r="D498" t="s">
         <v>1878</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>1879</v>
       </c>
       <c r="F498" s="2" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B499" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C499" t="s">
         <v>1881</v>
       </c>
       <c r="D499" t="s">
         <v>1882</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>1883</v>
       </c>
       <c r="F499" s="2" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B500" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C500" t="s">
         <v>1885</v>
       </c>
       <c r="D500" t="s">
         <v>1886</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>1887</v>
       </c>
       <c r="F500" s="2" t="s">
         <v>1888</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B501" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C501" t="s">
         <v>1889</v>
       </c>
       <c r="D501" t="s">
         <v>1890</v>
       </c>
       <c r="E501" s="2" t="s">
         <v>1891</v>
       </c>
       <c r="F501" s="2" t="s">
         <v>1892</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B502" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C502" t="s">
         <v>1893</v>
       </c>
       <c r="D502" t="s">
         <v>1894</v>
       </c>
       <c r="E502" s="2" t="s">
         <v>1895</v>
       </c>
       <c r="F502" s="2" t="s">
         <v>1896</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B503" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C503" t="s">
         <v>1897</v>
       </c>
       <c r="D503" t="s">
         <v>1898</v>
       </c>
       <c r="E503" s="2" t="s">
         <v>1899</v>
       </c>
       <c r="F503" s="2" t="s">
         <v>1900</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B504" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C504" t="s">
         <v>1901</v>
       </c>
       <c r="D504" t="s">
         <v>1902</v>
       </c>
       <c r="E504" s="2" t="s">
         <v>1903</v>
       </c>
       <c r="F504" s="2" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B505" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C505" t="s">
         <v>1905</v>
       </c>
       <c r="D505" t="s">
-        <v>976</v>
+        <v>1906</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B506" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C506" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="D506" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B507" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C507" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="D507" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B508" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C508" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="D508" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B509" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C509" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="D509" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B510" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C510" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="D510" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B511" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C511" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="D511" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B512" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C512" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="D512" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B513" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C513" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="D513" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B514" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C514" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="D514" t="s">
-        <v>1941</v>
+        <v>980</v>
       </c>
       <c r="E514" s="2" t="s">
         <v>1942</v>
       </c>
       <c r="F514" s="2" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B515" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C515" t="s">
         <v>1944</v>
       </c>
       <c r="D515" t="s">
         <v>1945</v>
       </c>
       <c r="E515" s="2" t="s">
         <v>1946</v>
       </c>
       <c r="F515" s="2" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B516" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C516" t="s">
         <v>1948</v>
       </c>
       <c r="D516" t="s">
         <v>1949</v>
       </c>
       <c r="E516" s="2" t="s">
         <v>1950</v>
       </c>
       <c r="F516" s="2" t="s">
         <v>1951</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B517" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C517" t="s">
         <v>1952</v>
       </c>
       <c r="D517" t="s">
         <v>1953</v>
       </c>
       <c r="E517" s="2" t="s">
         <v>1954</v>
       </c>
       <c r="F517" s="2" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B518" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C518" t="s">
         <v>1956</v>
       </c>
       <c r="D518" t="s">
         <v>1957</v>
       </c>
       <c r="E518" s="2" t="s">
         <v>1958</v>
       </c>
       <c r="F518" s="2" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B519" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C519" t="s">
         <v>1960</v>
       </c>
       <c r="D519" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B520" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C520" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="D520" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B521" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C521" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="D521" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B522" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C522" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D522" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B523" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C523" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="D523" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B524" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C524" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="D524" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="B525" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="C525" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="D525" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1987</v>
+        <v>1827</v>
       </c>
       <c r="B526" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C526" t="s">
         <v>1988</v>
       </c>
-      <c r="C526" t="s">
+      <c r="D526" t="s">
         <v>1989</v>
       </c>
-      <c r="D526" t="s">
+      <c r="E526" s="2" t="s">
         <v>1990</v>
       </c>
-      <c r="E526" s="2" t="s">
+      <c r="F526" s="2" t="s">
         <v>1991</v>
-      </c>
-[...1 lines deleted...]
-        <v>1992</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1987</v>
+        <v>1827</v>
       </c>
       <c r="B527" t="s">
-        <v>1988</v>
+        <v>1828</v>
       </c>
       <c r="C527" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D527" t="s">
         <v>1993</v>
       </c>
-      <c r="D527" t="s">
+      <c r="E527" s="2" t="s">
         <v>1994</v>
       </c>
-      <c r="E527" s="2" t="s">
+      <c r="F527" s="2" t="s">
         <v>1995</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1987</v>
+        <v>1827</v>
       </c>
       <c r="B528" t="s">
-        <v>1988</v>
+        <v>1828</v>
       </c>
       <c r="C528" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E528" s="2" t="s">
         <v>1997</v>
       </c>
-      <c r="D528" t="s">
+      <c r="F528" s="2" t="s">
         <v>1998</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1987</v>
+        <v>1827</v>
       </c>
       <c r="B529" t="s">
-        <v>1988</v>
+        <v>1828</v>
       </c>
       <c r="C529" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D529" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E529" s="2" t="s">
         <v>2001</v>
       </c>
-      <c r="D529" t="s">
+      <c r="F529" s="2" t="s">
         <v>2002</v>
-      </c>
-[...4 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1987</v>
+        <v>1827</v>
       </c>
       <c r="B530" t="s">
-        <v>1988</v>
+        <v>1828</v>
       </c>
       <c r="C530" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D530" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E530" s="2" t="s">
         <v>2005</v>
       </c>
-      <c r="D530" t="s">
+      <c r="F530" s="2" t="s">
         <v>2006</v>
-      </c>
-[...4 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1987</v>
+        <v>1827</v>
       </c>
       <c r="B531" t="s">
-        <v>1988</v>
+        <v>1828</v>
       </c>
       <c r="C531" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E531" s="2" t="s">
         <v>2009</v>
       </c>
-      <c r="D531" t="s">
+      <c r="F531" s="2" t="s">
         <v>2010</v>
-      </c>
-[...4 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D532" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E532" s="2" t="s">
         <v>2013</v>
       </c>
-      <c r="B532" t="s">
+      <c r="F532" s="2" t="s">
         <v>2014</v>
-      </c>
-[...10 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2013</v>
+        <v>1827</v>
       </c>
       <c r="B533" t="s">
-        <v>2014</v>
+        <v>1828</v>
       </c>
       <c r="C533" t="s">
-        <v>1825</v>
+        <v>2015</v>
       </c>
       <c r="D533" t="s">
-        <v>1826</v>
+        <v>2016</v>
       </c>
       <c r="E533" s="2" t="s">
+        <v>2017</v>
+      </c>
+      <c r="F533" s="2" t="s">
         <v>2018</v>
-      </c>
-[...1 lines deleted...]
-        <v>2019</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2013</v>
+        <v>1827</v>
       </c>
       <c r="B534" t="s">
-        <v>2014</v>
+        <v>1828</v>
       </c>
       <c r="C534" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D534" t="s">
         <v>2020</v>
       </c>
-      <c r="D534" t="s">
+      <c r="E534" s="2" t="s">
         <v>2021</v>
       </c>
-      <c r="E534" s="2" t="s">
+      <c r="F534" s="2" t="s">
         <v>2022</v>
-      </c>
-[...1 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="B535" t="s">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="C535" t="s">
-        <v>1873</v>
+        <v>2025</v>
       </c>
       <c r="D535" t="s">
-        <v>1874</v>
+        <v>2026</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="B536" t="s">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="C536" t="s">
-        <v>1893</v>
+        <v>2029</v>
       </c>
       <c r="D536" t="s">
-        <v>1894</v>
+        <v>2030</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2026</v>
+        <v>2031</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2027</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="B537" t="s">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="C537" t="s">
-        <v>1928</v>
+        <v>2033</v>
       </c>
       <c r="D537" t="s">
-        <v>1929</v>
+        <v>2034</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2028</v>
+        <v>2035</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2029</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="B538" t="s">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="C538" t="s">
-        <v>2030</v>
+        <v>2037</v>
       </c>
       <c r="D538" t="s">
-        <v>2031</v>
+        <v>2038</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2032</v>
+        <v>2039</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2033</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="B539" t="s">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="C539" t="s">
-        <v>1932</v>
+        <v>2041</v>
       </c>
       <c r="D539" t="s">
-        <v>1933</v>
+        <v>2042</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2034</v>
+        <v>2043</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2035</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="B540" t="s">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="C540" t="s">
-        <v>1963</v>
+        <v>2045</v>
       </c>
       <c r="D540" t="s">
-        <v>1964</v>
+        <v>2046</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>1965</v>
+        <v>2047</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2036</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2013</v>
+        <v>2049</v>
       </c>
       <c r="B541" t="s">
-        <v>2014</v>
+        <v>2050</v>
       </c>
       <c r="C541" t="s">
-        <v>1967</v>
+        <v>2051</v>
       </c>
       <c r="D541" t="s">
-        <v>1968</v>
+        <v>2051</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>1969</v>
+        <v>2052</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2037</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B542" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C542" t="s">
-        <v>566</v>
+        <v>1861</v>
       </c>
       <c r="D542" t="s">
-        <v>567</v>
+        <v>1862</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>1736</v>
+        <v>2054</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2040</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B543" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C543" t="s">
-        <v>2041</v>
+        <v>2056</v>
       </c>
       <c r="D543" t="s">
-        <v>2042</v>
+        <v>2057</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2043</v>
+        <v>2058</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2044</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B544" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C544" t="s">
-        <v>2045</v>
+        <v>1909</v>
       </c>
       <c r="D544" t="s">
-        <v>2046</v>
+        <v>1910</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2047</v>
+        <v>2060</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2048</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B545" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C545" t="s">
-        <v>2049</v>
+        <v>1929</v>
       </c>
       <c r="D545" t="s">
-        <v>2050</v>
+        <v>1930</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>2051</v>
+        <v>2062</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>2052</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B546" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C546" t="s">
-        <v>991</v>
+        <v>1964</v>
       </c>
       <c r="D546" t="s">
-        <v>992</v>
+        <v>1965</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2053</v>
+        <v>2064</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2054</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B547" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C547" t="s">
-        <v>2055</v>
+        <v>2066</v>
       </c>
       <c r="D547" t="s">
-        <v>2056</v>
+        <v>2067</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2057</v>
+        <v>2068</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2058</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B548" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C548" t="s">
-        <v>2059</v>
+        <v>1968</v>
       </c>
       <c r="D548" t="s">
-        <v>2059</v>
+        <v>1969</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2060</v>
+        <v>2070</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2061</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B549" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C549" t="s">
-        <v>328</v>
+        <v>1999</v>
       </c>
       <c r="D549" t="s">
-        <v>329</v>
+        <v>2000</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>330</v>
+        <v>2001</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2062</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="B550" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C550" t="s">
-        <v>1761</v>
+        <v>2003</v>
       </c>
       <c r="D550" t="s">
-        <v>1762</v>
+        <v>2004</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2063</v>
+        <v>2005</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2064</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B551" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C551" t="s">
-        <v>2065</v>
+        <v>570</v>
       </c>
       <c r="D551" t="s">
-        <v>2066</v>
+        <v>571</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2067</v>
+        <v>1772</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2068</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B552" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C552" t="s">
-        <v>2069</v>
+        <v>2077</v>
       </c>
       <c r="D552" t="s">
-        <v>2070</v>
+        <v>2078</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2071</v>
+        <v>2079</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2072</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B553" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C553" t="s">
-        <v>2073</v>
+        <v>2081</v>
       </c>
       <c r="D553" t="s">
-        <v>2074</v>
+        <v>2082</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>2075</v>
+        <v>2083</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>2076</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B554" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C554" t="s">
-        <v>336</v>
+        <v>2085</v>
       </c>
       <c r="D554" t="s">
-        <v>337</v>
+        <v>2086</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>338</v>
+        <v>2087</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2077</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B555" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C555" t="s">
-        <v>1770</v>
+        <v>995</v>
       </c>
       <c r="D555" t="s">
-        <v>1771</v>
+        <v>996</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>2078</v>
+        <v>2089</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>2079</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B556" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C556" t="s">
-        <v>2080</v>
+        <v>2091</v>
       </c>
       <c r="D556" t="s">
-        <v>2081</v>
+        <v>2092</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2082</v>
+        <v>2093</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2083</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B557" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C557" t="s">
-        <v>340</v>
+        <v>2095</v>
       </c>
       <c r="D557" t="s">
-        <v>341</v>
+        <v>2095</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>342</v>
+        <v>2096</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2084</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B558" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C558" t="s">
-        <v>959</v>
+        <v>332</v>
       </c>
       <c r="D558" t="s">
-        <v>960</v>
+        <v>333</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>1236</v>
+        <v>334</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2085</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B559" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C559" t="s">
-        <v>963</v>
+        <v>1797</v>
       </c>
       <c r="D559" t="s">
-        <v>964</v>
+        <v>1798</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>2086</v>
+        <v>2099</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2087</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B560" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C560" t="s">
-        <v>348</v>
+        <v>2101</v>
       </c>
       <c r="D560" t="s">
-        <v>349</v>
+        <v>2102</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>350</v>
+        <v>2103</v>
       </c>
       <c r="F560" s="2" t="s">
-        <v>2088</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B561" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C561" t="s">
-        <v>2089</v>
+        <v>2105</v>
       </c>
       <c r="D561" t="s">
-        <v>2090</v>
+        <v>2106</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>2091</v>
+        <v>2107</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2092</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="B562" t="s">
-        <v>2039</v>
+        <v>2075</v>
       </c>
       <c r="C562" t="s">
-        <v>356</v>
+        <v>2109</v>
       </c>
       <c r="D562" t="s">
-        <v>357</v>
+        <v>2110</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>358</v>
+        <v>2111</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2093</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2094</v>
+        <v>2074</v>
       </c>
       <c r="B563" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C563" t="s">
-        <v>2096</v>
+        <v>340</v>
       </c>
       <c r="D563" t="s">
-        <v>2097</v>
+        <v>341</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2098</v>
+        <v>342</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2099</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2094</v>
+        <v>2074</v>
       </c>
       <c r="B564" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C564" t="s">
-        <v>2100</v>
+        <v>1806</v>
       </c>
       <c r="D564" t="s">
-        <v>2101</v>
+        <v>1807</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2102</v>
+        <v>2114</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2103</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2094</v>
+        <v>2074</v>
       </c>
       <c r="B565" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C565" t="s">
-        <v>2104</v>
+        <v>2116</v>
       </c>
       <c r="D565" t="s">
-        <v>2105</v>
+        <v>2117</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2106</v>
+        <v>2118</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2107</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2094</v>
+        <v>2074</v>
       </c>
       <c r="B566" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C566" t="s">
-        <v>2108</v>
+        <v>344</v>
       </c>
       <c r="D566" t="s">
-        <v>2109</v>
+        <v>345</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2110</v>
+        <v>346</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2111</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2094</v>
+        <v>2074</v>
       </c>
       <c r="B567" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C567" t="s">
-        <v>2112</v>
+        <v>963</v>
       </c>
       <c r="D567" t="s">
-        <v>2113</v>
+        <v>964</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2114</v>
+        <v>1240</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2115</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2094</v>
+        <v>2074</v>
       </c>
       <c r="B568" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C568" t="s">
-        <v>2116</v>
+        <v>967</v>
       </c>
       <c r="D568" t="s">
-        <v>2117</v>
+        <v>968</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2118</v>
+        <v>2122</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2119</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2094</v>
+        <v>2074</v>
       </c>
       <c r="B569" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C569" t="s">
-        <v>2120</v>
+        <v>352</v>
       </c>
       <c r="D569" t="s">
-        <v>2121</v>
+        <v>353</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2122</v>
+        <v>354</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2094</v>
+        <v>2074</v>
       </c>
       <c r="B570" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C570" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="D570" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2094</v>
+        <v>2074</v>
       </c>
       <c r="B571" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C571" t="s">
-        <v>2128</v>
+        <v>360</v>
       </c>
       <c r="D571" t="s">
+        <v>361</v>
+      </c>
+      <c r="E571" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="F571" s="2" t="s">
         <v>2129</v>
-      </c>
-[...4 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B572" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C572" t="s">
         <v>2132</v>
       </c>
       <c r="D572" t="s">
         <v>2133</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>2134</v>
       </c>
       <c r="F572" s="2" t="s">
         <v>2135</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B573" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C573" t="s">
         <v>2136</v>
       </c>
       <c r="D573" t="s">
         <v>2137</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>2138</v>
       </c>
       <c r="F573" s="2" t="s">
         <v>2139</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B574" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C574" t="s">
         <v>2140</v>
       </c>
       <c r="D574" t="s">
         <v>2141</v>
       </c>
       <c r="E574" s="2" t="s">
         <v>2142</v>
       </c>
       <c r="F574" s="2" t="s">
         <v>2143</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B575" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C575" t="s">
         <v>2144</v>
       </c>
       <c r="D575" t="s">
         <v>2145</v>
       </c>
       <c r="E575" s="2" t="s">
         <v>2146</v>
       </c>
       <c r="F575" s="2" t="s">
         <v>2147</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B576" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C576" t="s">
-        <v>69</v>
+        <v>2148</v>
       </c>
       <c r="D576" t="s">
-        <v>70</v>
+        <v>2149</v>
       </c>
       <c r="E576" s="2" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="F576" s="2" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B577" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C577" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="D577" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="F577" s="2" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B578" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C578" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="D578" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B579" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C579" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="D579" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B580" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C580" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="D580" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2166</v>
+        <v>2130</v>
       </c>
       <c r="B581" t="s">
-        <v>2167</v>
+        <v>2131</v>
       </c>
       <c r="C581" t="s">
         <v>2168</v>
       </c>
       <c r="D581" t="s">
         <v>2169</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>2170</v>
       </c>
       <c r="F581" s="2" t="s">
         <v>2171</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2166</v>
+        <v>2130</v>
       </c>
       <c r="B582" t="s">
-        <v>2167</v>
+        <v>2131</v>
       </c>
       <c r="C582" t="s">
         <v>2172</v>
       </c>
       <c r="D582" t="s">
         <v>2173</v>
       </c>
       <c r="E582" s="2" t="s">
         <v>2174</v>
       </c>
       <c r="F582" s="2" t="s">
         <v>2175</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2166</v>
+        <v>2130</v>
       </c>
       <c r="B583" t="s">
-        <v>2167</v>
+        <v>2131</v>
       </c>
       <c r="C583" t="s">
-        <v>340</v>
+        <v>2176</v>
       </c>
       <c r="D583" t="s">
-        <v>341</v>
+        <v>2177</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2166</v>
+        <v>2130</v>
       </c>
       <c r="B584" t="s">
-        <v>2167</v>
+        <v>2131</v>
       </c>
       <c r="C584" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="D584" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>2179</v>
+        <v>2182</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>2180</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2181</v>
+        <v>2130</v>
       </c>
       <c r="B585" t="s">
-        <v>2182</v>
+        <v>2131</v>
       </c>
       <c r="C585" t="s">
-        <v>2183</v>
+        <v>69</v>
       </c>
       <c r="D585" t="s">
+        <v>70</v>
+      </c>
+      <c r="E585" s="2" t="s">
         <v>2184</v>
       </c>
-      <c r="E585" s="2" t="s">
+      <c r="F585" s="2" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2181</v>
+        <v>2130</v>
       </c>
       <c r="B586" t="s">
-        <v>2182</v>
+        <v>2131</v>
       </c>
       <c r="C586" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D586" t="s">
         <v>2187</v>
       </c>
-      <c r="D586" t="s">
+      <c r="E586" s="2" t="s">
         <v>2188</v>
       </c>
-      <c r="E586" s="2" t="s">
+      <c r="F586" s="2" t="s">
         <v>2189</v>
-      </c>
-[...1 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2181</v>
+        <v>2130</v>
       </c>
       <c r="B587" t="s">
-        <v>2182</v>
+        <v>2131</v>
       </c>
       <c r="C587" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D587" t="s">
         <v>2191</v>
       </c>
-      <c r="D587" t="s">
+      <c r="E587" s="2" t="s">
         <v>2192</v>
       </c>
-      <c r="E587" s="2" t="s">
+      <c r="F587" s="2" t="s">
         <v>2193</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2181</v>
+        <v>2130</v>
       </c>
       <c r="B588" t="s">
-        <v>2182</v>
+        <v>2131</v>
       </c>
       <c r="C588" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D588" t="s">
         <v>2195</v>
       </c>
-      <c r="D588" t="s">
+      <c r="E588" s="2" t="s">
         <v>2196</v>
       </c>
-      <c r="E588" s="2" t="s">
+      <c r="F588" s="2" t="s">
         <v>2197</v>
-      </c>
-[...1 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2181</v>
+        <v>2130</v>
       </c>
       <c r="B589" t="s">
-        <v>2182</v>
+        <v>2131</v>
       </c>
       <c r="C589" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D589" t="s">
         <v>2199</v>
       </c>
-      <c r="D589" t="s">
+      <c r="E589" s="2" t="s">
         <v>2200</v>
       </c>
-      <c r="E589" s="2" t="s">
+      <c r="F589" s="2" t="s">
         <v>2201</v>
-      </c>
-[...1 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2181</v>
+        <v>2202</v>
       </c>
       <c r="B590" t="s">
-        <v>2182</v>
+        <v>2203</v>
       </c>
       <c r="C590" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="D590" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2181</v>
+        <v>2202</v>
       </c>
       <c r="B591" t="s">
-        <v>2182</v>
+        <v>2203</v>
       </c>
       <c r="C591" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="D591" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="F591" s="2" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2181</v>
+        <v>2202</v>
       </c>
       <c r="B592" t="s">
-        <v>2182</v>
+        <v>2203</v>
       </c>
       <c r="C592" t="s">
-        <v>2211</v>
+        <v>344</v>
       </c>
       <c r="D592" t="s">
+        <v>345</v>
+      </c>
+      <c r="E592" s="2" t="s">
         <v>2212</v>
       </c>
-      <c r="E592" s="2" t="s">
+      <c r="F592" s="2" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2181</v>
+        <v>2202</v>
       </c>
       <c r="B593" t="s">
-        <v>2182</v>
+        <v>2203</v>
       </c>
       <c r="C593" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E593" s="2" t="s">
         <v>2215</v>
       </c>
-      <c r="D593" t="s">
+      <c r="F593" s="2" t="s">
         <v>2216</v>
-      </c>
-[...4 lines deleted...]
-        <v>2218</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B594" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="C594" t="s">
         <v>2219</v>
       </c>
       <c r="D594" t="s">
         <v>2220</v>
       </c>
       <c r="E594" s="2" t="s">
         <v>2221</v>
       </c>
       <c r="F594" s="2" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C595" t="s">
         <v>2223</v>
       </c>
-      <c r="B595" t="s">
+      <c r="D595" t="s">
         <v>2224</v>
       </c>
-      <c r="C595" t="s">
+      <c r="E595" s="2" t="s">
         <v>2225</v>
       </c>
-      <c r="D595" t="s">
+      <c r="F595" s="2" t="s">
         <v>2226</v>
-      </c>
-[...4 lines deleted...]
-        <v>2228</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2223</v>
+        <v>2217</v>
       </c>
       <c r="B596" t="s">
-        <v>2224</v>
+        <v>2218</v>
       </c>
       <c r="C596" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E596" s="2" t="s">
         <v>2229</v>
       </c>
-      <c r="D596" t="s">
+      <c r="F596" s="2" t="s">
         <v>2230</v>
-      </c>
-[...4 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2223</v>
+        <v>2217</v>
       </c>
       <c r="B597" t="s">
-        <v>2224</v>
+        <v>2218</v>
       </c>
       <c r="C597" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E597" s="2" t="s">
         <v>2233</v>
       </c>
-      <c r="D597" t="s">
+      <c r="F597" s="2" t="s">
         <v>2234</v>
-      </c>
-[...4 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2223</v>
+        <v>2217</v>
       </c>
       <c r="B598" t="s">
-        <v>2224</v>
+        <v>2218</v>
       </c>
       <c r="C598" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E598" s="2" t="s">
         <v>2237</v>
       </c>
-      <c r="D598" t="s">
+      <c r="F598" s="2" t="s">
         <v>2238</v>
-      </c>
-[...4 lines deleted...]
-        <v>2240</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2223</v>
+        <v>2217</v>
       </c>
       <c r="B599" t="s">
-        <v>2224</v>
+        <v>2218</v>
       </c>
       <c r="C599" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E599" s="2" t="s">
         <v>2241</v>
       </c>
-      <c r="D599" t="s">
+      <c r="F599" s="2" t="s">
         <v>2242</v>
-      </c>
-[...4 lines deleted...]
-        <v>2244</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2223</v>
+        <v>2217</v>
       </c>
       <c r="B600" t="s">
-        <v>2224</v>
+        <v>2218</v>
       </c>
       <c r="C600" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E600" s="2" t="s">
         <v>2245</v>
       </c>
-      <c r="D600" t="s">
+      <c r="F600" s="2" t="s">
         <v>2246</v>
-      </c>
-[...4 lines deleted...]
-        <v>2248</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2223</v>
+        <v>2217</v>
       </c>
       <c r="B601" t="s">
-        <v>2224</v>
+        <v>2218</v>
       </c>
       <c r="C601" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E601" s="2" t="s">
         <v>2249</v>
       </c>
-      <c r="D601" t="s">
+      <c r="F601" s="2" t="s">
         <v>2250</v>
-      </c>
-[...4 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2223</v>
+        <v>2217</v>
       </c>
       <c r="B602" t="s">
-        <v>2224</v>
+        <v>2218</v>
       </c>
       <c r="C602" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E602" s="2" t="s">
         <v>2253</v>
       </c>
-      <c r="D602" t="s">
+      <c r="F602" s="2" t="s">
         <v>2254</v>
-      </c>
-[...4 lines deleted...]
-        <v>2256</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2223</v>
+        <v>2217</v>
       </c>
       <c r="B603" t="s">
-        <v>2224</v>
+        <v>2218</v>
       </c>
       <c r="C603" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E603" s="2" t="s">
         <v>2257</v>
       </c>
-      <c r="D603" t="s">
+      <c r="F603" s="2" t="s">
         <v>2258</v>
-      </c>
-[...4 lines deleted...]
-        <v>2260</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2223</v>
+        <v>2259</v>
       </c>
       <c r="B604" t="s">
-        <v>2224</v>
+        <v>2260</v>
       </c>
       <c r="C604" t="s">
         <v>2261</v>
       </c>
       <c r="D604" t="s">
         <v>2262</v>
       </c>
       <c r="E604" s="2" t="s">
         <v>2263</v>
       </c>
       <c r="F604" s="2" t="s">
         <v>2264</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2223</v>
+        <v>2259</v>
       </c>
       <c r="B605" t="s">
-        <v>2224</v>
+        <v>2260</v>
       </c>
       <c r="C605" t="s">
         <v>2265</v>
       </c>
       <c r="D605" t="s">
         <v>2266</v>
       </c>
       <c r="E605" s="2" t="s">
         <v>2267</v>
       </c>
       <c r="F605" s="2" t="s">
         <v>2268</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2223</v>
+        <v>2259</v>
       </c>
       <c r="B606" t="s">
-        <v>2224</v>
+        <v>2260</v>
       </c>
       <c r="C606" t="s">
-        <v>593</v>
+        <v>2269</v>
       </c>
       <c r="D606" t="s">
-        <v>594</v>
+        <v>2270</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2223</v>
+        <v>2259</v>
       </c>
       <c r="B607" t="s">
-        <v>2224</v>
+        <v>2260</v>
       </c>
       <c r="C607" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="D607" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2223</v>
+        <v>2259</v>
       </c>
       <c r="B608" t="s">
-        <v>2224</v>
+        <v>2260</v>
       </c>
       <c r="C608" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="D608" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="E608" s="2" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="F608" s="2" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2223</v>
+        <v>2259</v>
       </c>
       <c r="B609" t="s">
-        <v>2224</v>
+        <v>2260</v>
       </c>
       <c r="C609" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="D609" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="F609" s="2" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2223</v>
+        <v>2259</v>
       </c>
       <c r="B610" t="s">
-        <v>2224</v>
+        <v>2260</v>
       </c>
       <c r="C610" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="D610" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="F610" s="2" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2223</v>
+        <v>2259</v>
       </c>
       <c r="B611" t="s">
-        <v>2224</v>
+        <v>2260</v>
       </c>
       <c r="C611" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="D611" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2223</v>
+        <v>2259</v>
       </c>
       <c r="B612" t="s">
-        <v>2224</v>
+        <v>2260</v>
       </c>
       <c r="C612" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="D612" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2295</v>
+        <v>2259</v>
       </c>
       <c r="B613" t="s">
-        <v>2296</v>
+        <v>2260</v>
       </c>
       <c r="C613" t="s">
         <v>2297</v>
       </c>
       <c r="D613" t="s">
         <v>2298</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>2299</v>
       </c>
       <c r="F613" s="2" t="s">
         <v>2300</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2295</v>
+        <v>2259</v>
       </c>
       <c r="B614" t="s">
-        <v>2296</v>
+        <v>2260</v>
       </c>
       <c r="C614" t="s">
         <v>2301</v>
       </c>
       <c r="D614" t="s">
         <v>2302</v>
       </c>
       <c r="E614" s="2" t="s">
         <v>2303</v>
       </c>
       <c r="F614" s="2" t="s">
         <v>2304</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2295</v>
+        <v>2259</v>
       </c>
       <c r="B615" t="s">
-        <v>2296</v>
+        <v>2260</v>
       </c>
       <c r="C615" t="s">
-        <v>336</v>
+        <v>597</v>
       </c>
       <c r="D615" t="s">
-        <v>337</v>
+        <v>598</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>338</v>
+        <v>2305</v>
       </c>
       <c r="F615" s="2" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2295</v>
+        <v>2259</v>
       </c>
       <c r="B616" t="s">
-        <v>2296</v>
+        <v>2260</v>
       </c>
       <c r="C616" t="s">
-        <v>1643</v>
+        <v>2307</v>
       </c>
       <c r="D616" t="s">
-        <v>1644</v>
+        <v>2308</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>2306</v>
+        <v>2309</v>
       </c>
       <c r="F616" s="2" t="s">
-        <v>2307</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2295</v>
+        <v>2259</v>
       </c>
       <c r="B617" t="s">
-        <v>2296</v>
+        <v>2260</v>
       </c>
       <c r="C617" t="s">
-        <v>2308</v>
+        <v>2311</v>
       </c>
       <c r="D617" t="s">
-        <v>2309</v>
+        <v>2312</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>2310</v>
+        <v>2313</v>
       </c>
       <c r="F617" s="2" t="s">
-        <v>2311</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2312</v>
+        <v>2259</v>
       </c>
       <c r="B618" t="s">
-        <v>2313</v>
+        <v>2260</v>
       </c>
       <c r="C618" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="D618" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="E618" s="2" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="F618" s="2" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2312</v>
+        <v>2259</v>
       </c>
       <c r="B619" t="s">
-        <v>2313</v>
+        <v>2260</v>
       </c>
       <c r="C619" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="D619" t="s">
-        <v>2317</v>
+        <v>2320</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>2318</v>
+        <v>2321</v>
       </c>
       <c r="F619" s="2" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2312</v>
+        <v>2259</v>
       </c>
       <c r="B620" t="s">
-        <v>2313</v>
+        <v>2260</v>
       </c>
       <c r="C620" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="D620" t="s">
-        <v>2320</v>
+        <v>2324</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>2321</v>
+        <v>2325</v>
       </c>
       <c r="F620" s="2" t="s">
-        <v>2322</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2312</v>
+        <v>2259</v>
       </c>
       <c r="B621" t="s">
-        <v>2313</v>
+        <v>2260</v>
       </c>
       <c r="C621" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
       <c r="D621" t="s">
-        <v>2323</v>
+        <v>2328</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>2324</v>
+        <v>2329</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>2325</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2312</v>
+        <v>2331</v>
       </c>
       <c r="B622" t="s">
-        <v>2313</v>
+        <v>2332</v>
       </c>
       <c r="C622" t="s">
-        <v>2326</v>
+        <v>2333</v>
       </c>
       <c r="D622" t="s">
-        <v>2326</v>
+        <v>2334</v>
       </c>
       <c r="E622" s="2" t="s">
-        <v>2327</v>
+        <v>2335</v>
       </c>
       <c r="F622" s="2" t="s">
-        <v>2328</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2312</v>
+        <v>2331</v>
       </c>
       <c r="B623" t="s">
-        <v>2313</v>
+        <v>2332</v>
       </c>
       <c r="C623" t="s">
-        <v>2329</v>
+        <v>2337</v>
       </c>
       <c r="D623" t="s">
-        <v>2329</v>
+        <v>2338</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2330</v>
+        <v>2339</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2331</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2312</v>
+        <v>2331</v>
       </c>
       <c r="B624" t="s">
-        <v>2313</v>
+        <v>2332</v>
       </c>
       <c r="C624" t="s">
-        <v>2332</v>
+        <v>340</v>
       </c>
       <c r="D624" t="s">
-        <v>2332</v>
+        <v>341</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>2333</v>
+        <v>342</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>2334</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2312</v>
+        <v>2331</v>
       </c>
       <c r="B625" t="s">
-        <v>2313</v>
+        <v>2332</v>
       </c>
       <c r="C625" t="s">
-        <v>2335</v>
+        <v>1679</v>
       </c>
       <c r="D625" t="s">
-        <v>2336</v>
+        <v>1680</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>2337</v>
+        <v>2342</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>2338</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2312</v>
+        <v>2331</v>
       </c>
       <c r="B626" t="s">
-        <v>2313</v>
+        <v>2332</v>
       </c>
       <c r="C626" t="s">
-        <v>2339</v>
+        <v>2344</v>
       </c>
       <c r="D626" t="s">
-        <v>2339</v>
+        <v>2345</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>2340</v>
+        <v>2346</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2312</v>
+        <v>2348</v>
       </c>
       <c r="B627" t="s">
-        <v>2313</v>
+        <v>2349</v>
       </c>
       <c r="C627" t="s">
-        <v>2342</v>
+        <v>2350</v>
       </c>
       <c r="D627" t="s">
-        <v>2342</v>
+        <v>2350</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>2343</v>
+        <v>2351</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>2344</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2312</v>
+        <v>2348</v>
       </c>
       <c r="B628" t="s">
-        <v>2313</v>
+        <v>2349</v>
       </c>
       <c r="C628" t="s">
-        <v>2345</v>
+        <v>2353</v>
       </c>
       <c r="D628" t="s">
-        <v>2345</v>
+        <v>2353</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>2346</v>
+        <v>2354</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>2347</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2312</v>
+        <v>2348</v>
       </c>
       <c r="B629" t="s">
-        <v>2313</v>
+        <v>2349</v>
       </c>
       <c r="C629" t="s">
-        <v>2348</v>
+        <v>2356</v>
       </c>
       <c r="D629" t="s">
-        <v>2348</v>
+        <v>2356</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>2349</v>
+        <v>2357</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2350</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2312</v>
+        <v>2348</v>
       </c>
       <c r="B630" t="s">
-        <v>2313</v>
+        <v>2349</v>
       </c>
       <c r="C630" t="s">
-        <v>967</v>
+        <v>2359</v>
       </c>
       <c r="D630" t="s">
-        <v>968</v>
+        <v>2359</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>2351</v>
+        <v>2360</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2352</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2312</v>
+        <v>2348</v>
       </c>
       <c r="B631" t="s">
-        <v>2313</v>
+        <v>2349</v>
       </c>
       <c r="C631" t="s">
-        <v>2353</v>
+        <v>2362</v>
       </c>
       <c r="D631" t="s">
-        <v>2353</v>
+        <v>2362</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>2354</v>
+        <v>2363</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2355</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2312</v>
+        <v>2348</v>
       </c>
       <c r="B632" t="s">
-        <v>2313</v>
+        <v>2349</v>
       </c>
       <c r="C632" t="s">
-        <v>2356</v>
+        <v>2365</v>
       </c>
       <c r="D632" t="s">
-        <v>2357</v>
+        <v>2365</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2358</v>
+        <v>2366</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2359</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2312</v>
+        <v>2348</v>
       </c>
       <c r="B633" t="s">
-        <v>2313</v>
+        <v>2349</v>
       </c>
       <c r="C633" t="s">
-        <v>2360</v>
+        <v>2368</v>
       </c>
       <c r="D633" t="s">
-        <v>2360</v>
+        <v>2368</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2361</v>
+        <v>2369</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2362</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2312</v>
+        <v>2348</v>
       </c>
       <c r="B634" t="s">
-        <v>2313</v>
+        <v>2349</v>
       </c>
       <c r="C634" t="s">
-        <v>2363</v>
+        <v>2371</v>
       </c>
       <c r="D634" t="s">
-        <v>2363</v>
+        <v>2372</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2364</v>
+        <v>2373</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2365</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2312</v>
+        <v>2348</v>
       </c>
       <c r="B635" t="s">
-        <v>2313</v>
+        <v>2349</v>
       </c>
       <c r="C635" t="s">
-        <v>2366</v>
+        <v>2375</v>
       </c>
       <c r="D635" t="s">
-        <v>2366</v>
+        <v>2375</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2367</v>
+        <v>2376</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2368</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2369</v>
+        <v>2348</v>
       </c>
       <c r="B636" t="s">
-        <v>2370</v>
+        <v>2349</v>
       </c>
       <c r="C636" t="s">
-        <v>2371</v>
+        <v>2378</v>
       </c>
       <c r="D636" t="s">
-        <v>2372</v>
+        <v>2378</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>2373</v>
+        <v>2379</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>2374</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2369</v>
+        <v>2348</v>
       </c>
       <c r="B637" t="s">
-        <v>2370</v>
+        <v>2349</v>
       </c>
       <c r="C637" t="s">
-        <v>2375</v>
+        <v>2381</v>
       </c>
       <c r="D637" t="s">
-        <v>2376</v>
+        <v>2381</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2377</v>
+        <v>2382</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2378</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2369</v>
+        <v>2348</v>
       </c>
       <c r="B638" t="s">
-        <v>2370</v>
+        <v>2349</v>
       </c>
       <c r="C638" t="s">
-        <v>2379</v>
+        <v>2384</v>
       </c>
       <c r="D638" t="s">
-        <v>2380</v>
+        <v>2384</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2381</v>
+        <v>2385</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2382</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2369</v>
+        <v>2348</v>
       </c>
       <c r="B639" t="s">
-        <v>2370</v>
+        <v>2349</v>
       </c>
       <c r="C639" t="s">
-        <v>2383</v>
+        <v>971</v>
       </c>
       <c r="D639" t="s">
-        <v>2384</v>
+        <v>972</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2369</v>
+        <v>2348</v>
       </c>
       <c r="B640" t="s">
-        <v>2370</v>
+        <v>2349</v>
       </c>
       <c r="C640" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="D640" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2391</v>
+        <v>2348</v>
       </c>
       <c r="B641" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C641" t="s">
         <v>2392</v>
       </c>
-      <c r="C641" t="s">
+      <c r="D641" t="s">
         <v>2393</v>
       </c>
-      <c r="D641" t="s">
+      <c r="E641" s="2" t="s">
         <v>2394</v>
       </c>
-      <c r="E641" s="2" t="s">
+      <c r="F641" s="2" t="s">
         <v>2395</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2391</v>
+        <v>2348</v>
       </c>
       <c r="B642" t="s">
-        <v>2392</v>
+        <v>2349</v>
       </c>
       <c r="C642" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E642" s="2" t="s">
         <v>2397</v>
       </c>
-      <c r="D642" t="s">
+      <c r="F642" s="2" t="s">
         <v>2398</v>
-      </c>
-[...4 lines deleted...]
-        <v>2400</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2391</v>
+        <v>2348</v>
       </c>
       <c r="B643" t="s">
-        <v>2392</v>
+        <v>2349</v>
       </c>
       <c r="C643" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E643" s="2" t="s">
+        <v>2400</v>
+      </c>
+      <c r="F643" s="2" t="s">
         <v>2401</v>
-      </c>
-[...7 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2391</v>
+        <v>2348</v>
       </c>
       <c r="B644" t="s">
-        <v>2392</v>
+        <v>2349</v>
       </c>
       <c r="C644" t="s">
-        <v>2405</v>
+        <v>2402</v>
       </c>
       <c r="D644" t="s">
-        <v>2406</v>
+        <v>2402</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>2407</v>
+        <v>2403</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>2408</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2391</v>
+        <v>2405</v>
       </c>
       <c r="B645" t="s">
-        <v>2392</v>
+        <v>2406</v>
       </c>
       <c r="C645" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E645" s="2" t="s">
         <v>2409</v>
       </c>
-      <c r="D645" t="s">
+      <c r="F645" s="2" t="s">
         <v>2410</v>
-      </c>
-[...4 lines deleted...]
-        <v>2412</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2391</v>
+        <v>2405</v>
       </c>
       <c r="B646" t="s">
-        <v>2392</v>
+        <v>2406</v>
       </c>
       <c r="C646" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E646" s="2" t="s">
         <v>2413</v>
       </c>
-      <c r="D646" t="s">
+      <c r="F646" s="2" t="s">
         <v>2414</v>
-      </c>
-[...4 lines deleted...]
-        <v>2416</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2391</v>
+        <v>2405</v>
       </c>
       <c r="B647" t="s">
-        <v>2392</v>
+        <v>2406</v>
       </c>
       <c r="C647" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E647" s="2" t="s">
         <v>2417</v>
       </c>
-      <c r="D647" t="s">
+      <c r="F647" s="2" t="s">
         <v>2418</v>
-      </c>
-[...4 lines deleted...]
-        <v>2420</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2391</v>
+        <v>2405</v>
       </c>
       <c r="B648" t="s">
-        <v>2392</v>
+        <v>2406</v>
       </c>
       <c r="C648" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E648" s="2" t="s">
         <v>2421</v>
       </c>
-      <c r="D648" t="s">
+      <c r="F648" s="2" t="s">
         <v>2422</v>
-      </c>
-[...4 lines deleted...]
-        <v>2424</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2391</v>
+        <v>2405</v>
       </c>
       <c r="B649" t="s">
-        <v>2392</v>
+        <v>2406</v>
       </c>
       <c r="C649" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E649" s="2" t="s">
         <v>2425</v>
       </c>
-      <c r="D649" t="s">
+      <c r="F649" s="2" t="s">
         <v>2426</v>
-      </c>
-[...4 lines deleted...]
-        <v>2428</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B650" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C650" t="s">
         <v>2429</v>
       </c>
       <c r="D650" t="s">
         <v>2430</v>
       </c>
       <c r="E650" s="2" t="s">
         <v>2431</v>
       </c>
       <c r="F650" s="2" t="s">
         <v>2432</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B651" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C651" t="s">
-        <v>1881</v>
+        <v>2433</v>
       </c>
       <c r="D651" t="s">
-        <v>1882</v>
+        <v>2434</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B652" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C652" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="D652" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
       <c r="F652" s="2" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B653" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C653" t="s">
-        <v>2438</v>
+        <v>2441</v>
       </c>
       <c r="D653" t="s">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>2440</v>
+        <v>2443</v>
       </c>
       <c r="F653" s="2" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B654" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C654" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
       <c r="D654" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>2444</v>
+        <v>2447</v>
       </c>
       <c r="F654" s="2" t="s">
-        <v>2445</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B655" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C655" t="s">
-        <v>2446</v>
+        <v>2449</v>
       </c>
       <c r="D655" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B656" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C656" t="s">
-        <v>1389</v>
+        <v>2453</v>
       </c>
       <c r="D656" t="s">
-        <v>1390</v>
+        <v>2454</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>2450</v>
+        <v>2455</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>2451</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B657" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C657" t="s">
-        <v>2452</v>
+        <v>2457</v>
       </c>
       <c r="D657" t="s">
-        <v>2453</v>
+        <v>2458</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2454</v>
+        <v>2459</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2455</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B658" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C658" t="s">
-        <v>2456</v>
+        <v>2461</v>
       </c>
       <c r="D658" t="s">
-        <v>1607</v>
+        <v>2462</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2457</v>
+        <v>2463</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2458</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B659" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C659" t="s">
-        <v>2459</v>
+        <v>2465</v>
       </c>
       <c r="D659" t="s">
-        <v>2460</v>
+        <v>2466</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2461</v>
+        <v>2467</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2462</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B660" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C660" t="s">
-        <v>2463</v>
+        <v>1917</v>
       </c>
       <c r="D660" t="s">
-        <v>2464</v>
+        <v>1918</v>
       </c>
       <c r="E660" s="2" t="s">
-        <v>2465</v>
+        <v>2469</v>
       </c>
       <c r="F660" s="2" t="s">
-        <v>2466</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B661" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C661" t="s">
-        <v>2211</v>
+        <v>2471</v>
       </c>
       <c r="D661" t="s">
-        <v>2212</v>
+        <v>2471</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>2467</v>
+        <v>2472</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>2468</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2391</v>
+        <v>2427</v>
       </c>
       <c r="B662" t="s">
-        <v>2392</v>
+        <v>2428</v>
       </c>
       <c r="C662" t="s">
-        <v>2469</v>
+        <v>2474</v>
       </c>
       <c r="D662" t="s">
-        <v>2470</v>
+        <v>2475</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>2471</v>
+        <v>2476</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>2472</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2473</v>
+        <v>2427</v>
       </c>
       <c r="B663" t="s">
-        <v>2474</v>
+        <v>2428</v>
       </c>
       <c r="C663" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="D663" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>2478</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2473</v>
+        <v>2427</v>
       </c>
       <c r="B664" t="s">
-        <v>2474</v>
+        <v>2428</v>
       </c>
       <c r="C664" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="D664" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>2482</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2473</v>
+        <v>2427</v>
       </c>
       <c r="B665" t="s">
-        <v>2474</v>
+        <v>2428</v>
       </c>
       <c r="C665" t="s">
-        <v>2483</v>
+        <v>1425</v>
       </c>
       <c r="D665" t="s">
-        <v>2484</v>
+        <v>1426</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2473</v>
+        <v>2427</v>
       </c>
       <c r="B666" t="s">
-        <v>2474</v>
+        <v>2428</v>
       </c>
       <c r="C666" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="D666" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2473</v>
+        <v>2427</v>
       </c>
       <c r="B667" t="s">
-        <v>2474</v>
+        <v>2428</v>
       </c>
       <c r="C667" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="D667" t="s">
-        <v>2492</v>
+        <v>1643</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>2493</v>
       </c>
       <c r="F667" s="2" t="s">
         <v>2494</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2473</v>
+        <v>2427</v>
       </c>
       <c r="B668" t="s">
-        <v>2474</v>
+        <v>2428</v>
       </c>
       <c r="C668" t="s">
         <v>2495</v>
       </c>
       <c r="D668" t="s">
         <v>2496</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>2497</v>
       </c>
       <c r="F668" s="2" t="s">
         <v>2498</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2473</v>
+        <v>2427</v>
       </c>
       <c r="B669" t="s">
-        <v>2474</v>
+        <v>2428</v>
       </c>
       <c r="C669" t="s">
         <v>2499</v>
       </c>
       <c r="D669" t="s">
         <v>2500</v>
       </c>
       <c r="E669" s="2" t="s">
         <v>2501</v>
       </c>
       <c r="F669" s="2" t="s">
         <v>2502</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2473</v>
+        <v>2427</v>
       </c>
       <c r="B670" t="s">
-        <v>2474</v>
+        <v>2428</v>
       </c>
       <c r="C670" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E670" s="2" t="s">
         <v>2503</v>
       </c>
-      <c r="D670" t="s">
+      <c r="F670" s="2" t="s">
         <v>2504</v>
-      </c>
-[...4 lines deleted...]
-        <v>2506</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2473</v>
+        <v>2427</v>
       </c>
       <c r="B671" t="s">
-        <v>2474</v>
+        <v>2428</v>
       </c>
       <c r="C671" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E671" s="2" t="s">
         <v>2507</v>
       </c>
-      <c r="D671" t="s">
+      <c r="F671" s="2" t="s">
         <v>2508</v>
-      </c>
-[...4 lines deleted...]
-        <v>2510</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B672" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C672" t="s">
         <v>2511</v>
       </c>
       <c r="D672" t="s">
         <v>2512</v>
       </c>
       <c r="E672" s="2" t="s">
         <v>2513</v>
       </c>
       <c r="F672" s="2" t="s">
         <v>2514</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B673" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C673" t="s">
         <v>2515</v>
       </c>
       <c r="D673" t="s">
         <v>2516</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>2517</v>
       </c>
       <c r="F673" s="2" t="s">
         <v>2518</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B674" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C674" t="s">
         <v>2519</v>
       </c>
       <c r="D674" t="s">
         <v>2520</v>
       </c>
       <c r="E674" s="2" t="s">
         <v>2521</v>
       </c>
       <c r="F674" s="2" t="s">
         <v>2522</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B675" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C675" t="s">
         <v>2523</v>
       </c>
       <c r="D675" t="s">
         <v>2524</v>
       </c>
       <c r="E675" s="2" t="s">
         <v>2525</v>
       </c>
       <c r="F675" s="2" t="s">
         <v>2526</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B676" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C676" t="s">
         <v>2527</v>
       </c>
       <c r="D676" t="s">
         <v>2528</v>
       </c>
       <c r="E676" s="2" t="s">
         <v>2529</v>
       </c>
       <c r="F676" s="2" t="s">
         <v>2530</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B677" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C677" t="s">
         <v>2531</v>
       </c>
       <c r="D677" t="s">
         <v>2532</v>
       </c>
       <c r="E677" s="2" t="s">
         <v>2533</v>
       </c>
       <c r="F677" s="2" t="s">
         <v>2534</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B678" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C678" t="s">
         <v>2535</v>
       </c>
       <c r="D678" t="s">
         <v>2536</v>
       </c>
       <c r="E678" s="2" t="s">
         <v>2537</v>
       </c>
       <c r="F678" s="2" t="s">
         <v>2538</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B679" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C679" t="s">
         <v>2539</v>
       </c>
       <c r="D679" t="s">
         <v>2540</v>
       </c>
       <c r="E679" s="2" t="s">
         <v>2541</v>
       </c>
       <c r="F679" s="2" t="s">
         <v>2542</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B680" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C680" t="s">
         <v>2543</v>
       </c>
       <c r="D680" t="s">
         <v>2544</v>
       </c>
       <c r="E680" s="2" t="s">
         <v>2545</v>
       </c>
       <c r="F680" s="2" t="s">
         <v>2546</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B681" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C681" t="s">
         <v>2547</v>
       </c>
       <c r="D681" t="s">
         <v>2548</v>
       </c>
       <c r="E681" s="2" t="s">
         <v>2549</v>
       </c>
       <c r="F681" s="2" t="s">
         <v>2550</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B682" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C682" t="s">
-        <v>61</v>
+        <v>2551</v>
       </c>
       <c r="D682" t="s">
-        <v>62</v>
+        <v>2552</v>
       </c>
       <c r="E682" s="2" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="F682" s="2" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B683" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C683" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="D683" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="E683" s="2" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="F683" s="2" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B684" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C684" t="s">
-        <v>448</v>
+        <v>2559</v>
       </c>
       <c r="D684" t="s">
-        <v>449</v>
+        <v>2560</v>
       </c>
       <c r="E684" s="2" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
       <c r="F684" s="2" t="s">
-        <v>2558</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B685" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C685" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
       <c r="D685" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
       <c r="E685" s="2" t="s">
-        <v>2561</v>
+        <v>2565</v>
       </c>
       <c r="F685" s="2" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B686" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C686" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
       <c r="D686" t="s">
-        <v>2564</v>
+        <v>2568</v>
       </c>
       <c r="E686" s="2" t="s">
-        <v>2565</v>
+        <v>2569</v>
       </c>
       <c r="F686" s="2" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B687" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C687" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
       <c r="D687" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
       <c r="E687" s="2" t="s">
-        <v>2569</v>
+        <v>2573</v>
       </c>
       <c r="F687" s="2" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B688" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C688" t="s">
-        <v>2571</v>
+        <v>2575</v>
       </c>
       <c r="D688" t="s">
-        <v>2572</v>
+        <v>2576</v>
       </c>
       <c r="E688" s="2" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
       <c r="F688" s="2" t="s">
-        <v>2574</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2473</v>
+        <v>2509</v>
       </c>
       <c r="B689" t="s">
-        <v>2474</v>
+        <v>2510</v>
       </c>
       <c r="C689" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
       <c r="D689" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
       <c r="F689" s="2" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2579</v>
+        <v>2509</v>
       </c>
       <c r="B690" t="s">
-        <v>2580</v>
+        <v>2510</v>
       </c>
       <c r="C690" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
       <c r="D690" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
       <c r="E690" s="2" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
       <c r="F690" s="2" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2579</v>
+        <v>2509</v>
       </c>
       <c r="B691" t="s">
-        <v>2580</v>
+        <v>2510</v>
       </c>
       <c r="C691" t="s">
-        <v>1386</v>
+        <v>61</v>
       </c>
       <c r="D691" t="s">
-        <v>834</v>
+        <v>62</v>
       </c>
       <c r="E691" s="2" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
       <c r="F691" s="2" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2579</v>
+        <v>2509</v>
       </c>
       <c r="B692" t="s">
-        <v>2580</v>
+        <v>2510</v>
       </c>
       <c r="C692" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
       <c r="D692" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
       <c r="E692" s="2" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="F692" s="2" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2591</v>
+        <v>2509</v>
       </c>
       <c r="B693" t="s">
-        <v>2592</v>
+        <v>2510</v>
       </c>
       <c r="C693" t="s">
+        <v>452</v>
+      </c>
+      <c r="D693" t="s">
+        <v>453</v>
+      </c>
+      <c r="E693" s="2" t="s">
         <v>2593</v>
       </c>
-      <c r="D693" t="s">
+      <c r="F693" s="2" t="s">
         <v>2594</v>
-      </c>
-[...4 lines deleted...]
-        <v>2596</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2591</v>
+        <v>2509</v>
       </c>
       <c r="B694" t="s">
-        <v>2592</v>
+        <v>2510</v>
       </c>
       <c r="C694" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E694" s="2" t="s">
         <v>2597</v>
       </c>
-      <c r="D694" t="s">
+      <c r="F694" s="2" t="s">
         <v>2598</v>
-      </c>
-[...4 lines deleted...]
-        <v>2600</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2591</v>
+        <v>2509</v>
       </c>
       <c r="B695" t="s">
-        <v>2592</v>
+        <v>2510</v>
       </c>
       <c r="C695" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E695" s="2" t="s">
         <v>2601</v>
       </c>
-      <c r="D695" t="s">
+      <c r="F695" s="2" t="s">
         <v>2602</v>
-      </c>
-[...4 lines deleted...]
-        <v>2604</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2591</v>
+        <v>2509</v>
       </c>
       <c r="B696" t="s">
-        <v>2592</v>
+        <v>2510</v>
       </c>
       <c r="C696" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E696" s="2" t="s">
         <v>2605</v>
       </c>
-      <c r="D696" t="s">
+      <c r="F696" s="2" t="s">
         <v>2606</v>
-      </c>
-[...4 lines deleted...]
-        <v>2608</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2591</v>
+        <v>2509</v>
       </c>
       <c r="B697" t="s">
-        <v>2592</v>
+        <v>2510</v>
       </c>
       <c r="C697" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E697" s="2" t="s">
         <v>2609</v>
       </c>
-      <c r="D697" t="s">
+      <c r="F697" s="2" t="s">
         <v>2610</v>
-      </c>
-[...4 lines deleted...]
-        <v>2612</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2591</v>
+        <v>2509</v>
       </c>
       <c r="B698" t="s">
-        <v>2592</v>
+        <v>2510</v>
       </c>
       <c r="C698" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E698" s="2" t="s">
         <v>2613</v>
       </c>
-      <c r="D698" t="s">
-[...2 lines deleted...]
-      <c r="E698" s="2" t="s">
+      <c r="F698" s="2" t="s">
         <v>2614</v>
-      </c>
-[...1 lines deleted...]
-        <v>2615</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2591</v>
+        <v>2615</v>
       </c>
       <c r="B699" t="s">
-        <v>2592</v>
+        <v>2616</v>
       </c>
       <c r="C699" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="D699" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="E699" s="2" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="F699" s="2" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2591</v>
+        <v>2615</v>
       </c>
       <c r="B700" t="s">
-        <v>2592</v>
+        <v>2616</v>
       </c>
       <c r="C700" t="s">
-        <v>2620</v>
+        <v>1422</v>
       </c>
       <c r="D700" t="s">
+        <v>838</v>
+      </c>
+      <c r="E700" s="2" t="s">
         <v>2621</v>
       </c>
-      <c r="E700" s="2" t="s">
+      <c r="F700" s="2" t="s">
         <v>2622</v>
-      </c>
-[...1 lines deleted...]
-        <v>2623</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2591</v>
+        <v>2615</v>
       </c>
       <c r="B701" t="s">
-        <v>2592</v>
+        <v>2616</v>
       </c>
       <c r="C701" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D701" t="s">
         <v>2624</v>
       </c>
-      <c r="D701" t="s">
+      <c r="E701" s="2" t="s">
         <v>2625</v>
       </c>
-      <c r="E701" s="2" t="s">
+      <c r="F701" s="2" t="s">
         <v>2626</v>
-      </c>
-[...1 lines deleted...]
-        <v>2627</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B702" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C702" t="s">
-        <v>412</v>
+        <v>2629</v>
       </c>
       <c r="D702" t="s">
-        <v>413</v>
+        <v>2630</v>
       </c>
       <c r="E702" s="2" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="F702" s="2" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B703" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C703" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
       <c r="D703" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
       <c r="E703" s="2" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="F703" s="2" t="s">
-        <v>2633</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B704" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C704" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
       <c r="D704" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="E704" s="2" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="F704" s="2" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B705" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C705" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="D705" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="F705" s="2" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B706" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C706" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="D706" t="s">
-        <v>2643</v>
+        <v>2646</v>
       </c>
       <c r="E706" s="2" t="s">
-        <v>2644</v>
+        <v>2647</v>
       </c>
       <c r="F706" s="2" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B707" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C707" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
       <c r="D707" t="s">
-        <v>2647</v>
+        <v>703</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B708" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C708" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="D708" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B709" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C709" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="D709" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="F709" s="2" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B710" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C710" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="D710" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="E710" s="2" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="F710" s="2" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B711" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C711" t="s">
-        <v>2662</v>
+        <v>416</v>
       </c>
       <c r="D711" t="s">
-        <v>2663</v>
+        <v>417</v>
       </c>
       <c r="E711" s="2" t="s">
         <v>2664</v>
       </c>
       <c r="F711" s="2" t="s">
         <v>2665</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B712" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C712" t="s">
         <v>2666</v>
       </c>
       <c r="D712" t="s">
         <v>2667</v>
       </c>
       <c r="E712" s="2" t="s">
         <v>2668</v>
       </c>
       <c r="F712" s="2" t="s">
         <v>2669</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B713" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C713" t="s">
-        <v>2335</v>
+        <v>2670</v>
       </c>
       <c r="D713" t="s">
-        <v>2336</v>
+        <v>2671</v>
       </c>
       <c r="E713" s="2" t="s">
-        <v>2670</v>
-[...1 lines deleted...]
-      <c r="F713" s="2"/>
+        <v>2672</v>
+      </c>
+      <c r="F713" s="2" t="s">
+        <v>2673</v>
+      </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B714" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C714" t="s">
-        <v>613</v>
+        <v>2674</v>
       </c>
       <c r="D714" t="s">
-        <v>614</v>
+        <v>2675</v>
       </c>
       <c r="E714" s="2" t="s">
-        <v>2671</v>
+        <v>2676</v>
       </c>
       <c r="F714" s="2" t="s">
-        <v>2672</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B715" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C715" t="s">
-        <v>1598</v>
+        <v>2678</v>
       </c>
       <c r="D715" t="s">
-        <v>1599</v>
+        <v>2679</v>
       </c>
       <c r="E715" s="2" t="s">
-        <v>2673</v>
+        <v>2680</v>
       </c>
       <c r="F715" s="2" t="s">
-        <v>2674</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B716" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C716" t="s">
-        <v>2675</v>
+        <v>2682</v>
       </c>
       <c r="D716" t="s">
-        <v>2676</v>
+        <v>2683</v>
       </c>
       <c r="E716" s="2" t="s">
-        <v>2677</v>
+        <v>2684</v>
       </c>
       <c r="F716" s="2" t="s">
-        <v>2678</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B717" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C717" t="s">
-        <v>1623</v>
+        <v>2686</v>
       </c>
       <c r="D717" t="s">
-        <v>1624</v>
+        <v>2687</v>
       </c>
       <c r="E717" s="2" t="s">
-        <v>2679</v>
+        <v>2688</v>
       </c>
       <c r="F717" s="2" t="s">
-        <v>2680</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B718" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C718" t="s">
-        <v>2681</v>
+        <v>2690</v>
       </c>
       <c r="D718" t="s">
-        <v>2682</v>
+        <v>2691</v>
       </c>
       <c r="E718" s="2" t="s">
-        <v>2683</v>
+        <v>2692</v>
       </c>
       <c r="F718" s="2" t="s">
-        <v>2684</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B719" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C719" t="s">
-        <v>2685</v>
+        <v>2694</v>
       </c>
       <c r="D719" t="s">
-        <v>2686</v>
+        <v>2695</v>
       </c>
       <c r="E719" s="2" t="s">
-        <v>2687</v>
+        <v>2696</v>
       </c>
       <c r="F719" s="2" t="s">
-        <v>2688</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B720" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C720" t="s">
-        <v>2689</v>
+        <v>2698</v>
       </c>
       <c r="D720" t="s">
-        <v>2690</v>
+        <v>2699</v>
       </c>
       <c r="E720" s="2" t="s">
-        <v>2691</v>
+        <v>2700</v>
       </c>
       <c r="F720" s="2" t="s">
-        <v>2692</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B721" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C721" t="s">
-        <v>2693</v>
+        <v>2702</v>
       </c>
       <c r="D721" t="s">
-        <v>2694</v>
+        <v>2703</v>
       </c>
       <c r="E721" s="2" t="s">
-        <v>2695</v>
+        <v>2704</v>
       </c>
       <c r="F721" s="2" t="s">
-        <v>2696</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B722" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C722" t="s">
-        <v>2697</v>
+        <v>2371</v>
       </c>
       <c r="D722" t="s">
-        <v>2698</v>
+        <v>2372</v>
       </c>
       <c r="E722" s="2" t="s">
-        <v>2699</v>
-[...3 lines deleted...]
-      </c>
+        <v>2706</v>
+      </c>
+      <c r="F722" s="2"/>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B723" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C723" t="s">
-        <v>2701</v>
+        <v>617</v>
       </c>
       <c r="D723" t="s">
-        <v>2702</v>
+        <v>618</v>
       </c>
       <c r="E723" s="2" t="s">
-        <v>2703</v>
+        <v>2707</v>
       </c>
       <c r="F723" s="2" t="s">
-        <v>2704</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B724" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C724" t="s">
-        <v>2705</v>
+        <v>1634</v>
       </c>
       <c r="D724" t="s">
-        <v>2706</v>
+        <v>1635</v>
       </c>
       <c r="E724" s="2" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
       <c r="F724" s="2" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B725" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C725" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
       <c r="D725" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="E725" s="2" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="F725" s="2" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2591</v>
+        <v>2627</v>
       </c>
       <c r="B726" t="s">
-        <v>2592</v>
+        <v>2628</v>
       </c>
       <c r="C726" t="s">
-        <v>2713</v>
+        <v>1659</v>
       </c>
       <c r="D726" t="s">
-        <v>2714</v>
+        <v>1660</v>
       </c>
       <c r="E726" s="2" t="s">
         <v>2715</v>
       </c>
       <c r="F726" s="2" t="s">
         <v>2716</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C727" t="s">
         <v>2717</v>
       </c>
-      <c r="B727" t="s">
+      <c r="D727" t="s">
         <v>2718</v>
       </c>
-      <c r="C727" t="s">
+      <c r="E727" s="2" t="s">
         <v>2719</v>
       </c>
-      <c r="D727" t="s">
+      <c r="F727" s="2" t="s">
         <v>2720</v>
-      </c>
-[...4 lines deleted...]
-        <v>2722</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>2717</v>
+        <v>2627</v>
       </c>
       <c r="B728" t="s">
-        <v>2718</v>
+        <v>2628</v>
       </c>
       <c r="C728" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E728" s="2" t="s">
         <v>2723</v>
       </c>
-      <c r="D728" t="s">
+      <c r="F728" s="2" t="s">
         <v>2724</v>
-      </c>
-[...4 lines deleted...]
-        <v>2726</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>2717</v>
+        <v>2627</v>
       </c>
       <c r="B729" t="s">
-        <v>2718</v>
+        <v>2628</v>
       </c>
       <c r="C729" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E729" s="2" t="s">
         <v>2727</v>
       </c>
-      <c r="D729" t="s">
+      <c r="F729" s="2" t="s">
         <v>2728</v>
-      </c>
-[...4 lines deleted...]
-        <v>2730</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2717</v>
+        <v>2627</v>
       </c>
       <c r="B730" t="s">
-        <v>2718</v>
+        <v>2628</v>
       </c>
       <c r="C730" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E730" s="2" t="s">
         <v>2731</v>
       </c>
-      <c r="D730" t="s">
+      <c r="F730" s="2" t="s">
         <v>2732</v>
-      </c>
-[...4 lines deleted...]
-        <v>2734</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>2717</v>
+        <v>2627</v>
       </c>
       <c r="B731" t="s">
-        <v>2718</v>
+        <v>2628</v>
       </c>
       <c r="C731" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E731" s="2" t="s">
         <v>2735</v>
       </c>
-      <c r="D731" t="s">
+      <c r="F731" s="2" t="s">
         <v>2736</v>
-      </c>
-[...4 lines deleted...]
-        <v>2738</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>2717</v>
+        <v>2627</v>
       </c>
       <c r="B732" t="s">
-        <v>2718</v>
+        <v>2628</v>
       </c>
       <c r="C732" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E732" s="2" t="s">
         <v>2739</v>
       </c>
-      <c r="D732" t="s">
+      <c r="F732" s="2" t="s">
         <v>2740</v>
-      </c>
-[...4 lines deleted...]
-        <v>2742</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>2717</v>
+        <v>2627</v>
       </c>
       <c r="B733" t="s">
-        <v>2718</v>
+        <v>2628</v>
       </c>
       <c r="C733" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E733" s="2" t="s">
         <v>2743</v>
       </c>
-      <c r="D733" t="s">
+      <c r="F733" s="2" t="s">
         <v>2744</v>
-      </c>
-[...4 lines deleted...]
-        <v>2746</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>2717</v>
+        <v>2627</v>
       </c>
       <c r="B734" t="s">
-        <v>2718</v>
+        <v>2628</v>
       </c>
       <c r="C734" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E734" s="2" t="s">
         <v>2747</v>
       </c>
-      <c r="D734" t="s">
+      <c r="F734" s="2" t="s">
         <v>2748</v>
-      </c>
-[...4 lines deleted...]
-        <v>2750</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>2717</v>
+        <v>2627</v>
       </c>
       <c r="B735" t="s">
-        <v>2718</v>
+        <v>2628</v>
       </c>
       <c r="C735" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E735" s="2" t="s">
         <v>2751</v>
       </c>
-      <c r="D735" t="s">
+      <c r="F735" s="2" t="s">
         <v>2752</v>
-      </c>
-[...4 lines deleted...]
-        <v>2754</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>2717</v>
+        <v>2753</v>
       </c>
       <c r="B736" t="s">
-        <v>2718</v>
+        <v>2754</v>
       </c>
       <c r="C736" t="s">
         <v>2755</v>
       </c>
       <c r="D736" t="s">
         <v>2756</v>
       </c>
       <c r="E736" s="2" t="s">
         <v>2757</v>
       </c>
       <c r="F736" s="2" t="s">
         <v>2758</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>2717</v>
+        <v>2753</v>
       </c>
       <c r="B737" t="s">
-        <v>2718</v>
+        <v>2754</v>
       </c>
       <c r="C737" t="s">
         <v>2759</v>
       </c>
       <c r="D737" t="s">
         <v>2760</v>
       </c>
       <c r="E737" s="2" t="s">
         <v>2761</v>
       </c>
       <c r="F737" s="2" t="s">
         <v>2762</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C738" t="s">
         <v>2763</v>
       </c>
-      <c r="B738" t="s">
+      <c r="D738" t="s">
         <v>2764</v>
       </c>
-      <c r="C738" t="s">
+      <c r="E738" s="2" t="s">
         <v>2765</v>
       </c>
-      <c r="D738" t="s">
+      <c r="F738" s="2" t="s">
         <v>2766</v>
-      </c>
-[...4 lines deleted...]
-        <v>2768</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>2763</v>
+        <v>2753</v>
       </c>
       <c r="B739" t="s">
-        <v>2764</v>
+        <v>2754</v>
       </c>
       <c r="C739" t="s">
-        <v>316</v>
+        <v>2767</v>
       </c>
       <c r="D739" t="s">
-        <v>317</v>
+        <v>2768</v>
       </c>
       <c r="E739" s="2" t="s">
         <v>2769</v>
       </c>
       <c r="F739" s="2" t="s">
         <v>2770</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>2763</v>
+        <v>2753</v>
       </c>
       <c r="B740" t="s">
-        <v>2764</v>
+        <v>2754</v>
       </c>
       <c r="C740" t="s">
         <v>2771</v>
       </c>
       <c r="D740" t="s">
-        <v>2766</v>
+        <v>2772</v>
       </c>
       <c r="E740" s="2" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="F740" s="2" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>2763</v>
+        <v>2753</v>
       </c>
       <c r="B741" t="s">
-        <v>2764</v>
+        <v>2754</v>
       </c>
       <c r="C741" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="D741" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E741" s="2" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F741" s="2" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>2763</v>
+        <v>2753</v>
       </c>
       <c r="B742" t="s">
-        <v>2764</v>
+        <v>2754</v>
       </c>
       <c r="C742" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="D742" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="E742" s="2" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="F742" s="2" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>2763</v>
+        <v>2753</v>
       </c>
       <c r="B743" t="s">
-        <v>2764</v>
+        <v>2754</v>
       </c>
       <c r="C743" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
       <c r="D743" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="E743" s="2" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="F743" s="2" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>2763</v>
+        <v>2753</v>
       </c>
       <c r="B744" t="s">
-        <v>2764</v>
+        <v>2754</v>
       </c>
       <c r="C744" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="D744" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="E744" s="2" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="F744" s="2" t="s">
-        <v>2789</v>
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="745" spans="1:6">
+      <c r="A745" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E745" s="2" t="s">
+        <v>2793</v>
+      </c>
+      <c r="F745" s="2" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="746" spans="1:6">
+      <c r="A746" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E746" s="2" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F746" s="2" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="747" spans="1:6">
+      <c r="A747" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E747" s="2" t="s">
+        <v>2803</v>
+      </c>
+      <c r="F747" s="2" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="748" spans="1:6">
+      <c r="A748" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C748" t="s">
+        <v>320</v>
+      </c>
+      <c r="D748" t="s">
+        <v>321</v>
+      </c>
+      <c r="E748" s="2" t="s">
+        <v>2805</v>
+      </c>
+      <c r="F748" s="2" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="749" spans="1:6">
+      <c r="A749" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E749" s="2" t="s">
+        <v>2808</v>
+      </c>
+      <c r="F749" s="2" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="750" spans="1:6">
+      <c r="A750" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E750" s="2" t="s">
+        <v>2812</v>
+      </c>
+      <c r="F750" s="2" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="751" spans="1:6">
+      <c r="A751" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E751" s="2" t="s">
+        <v>2816</v>
+      </c>
+      <c r="F751" s="2" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="752" spans="1:6">
+      <c r="A752" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E752" s="2" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F752" s="2" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="753" spans="1:6">
+      <c r="A753" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E753" s="2" t="s">
+        <v>2824</v>
+      </c>
+      <c r="F753" s="2" t="s">
+        <v>2825</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">