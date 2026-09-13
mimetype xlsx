--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2826">
   <si>
     <t>Список на работни позиции во анкетата за плати</t>
   </si>
   <si>
     <t>www.mojaplata.mk</t>
   </si>
   <si>
     <t>Ажурирано во</t>
   </si>
   <si>
-    <t>07/2026</t>
+    <t>09/2026</t>
   </si>
   <si>
     <t>Број на позиции</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_mk</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_mk</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_mk</t>
   </si>
   <si>
     <t>Administration</t>
   </si>