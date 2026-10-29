--- v6 (2026-09-13)
+++ v7 (2026-10-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2826">
   <si>
     <t>Список на работни позиции во анкетата за плати</t>
   </si>
   <si>
     <t>www.mojaplata.mk</t>
   </si>
   <si>
     <t>Ажурирано во</t>
   </si>
   <si>
-    <t>09/2026</t>
+    <t>10/2026</t>
   </si>
   <si>
     <t>Број на позиции</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_mk</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_mk</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_mk</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -15614,51 +15614,51 @@
   </si>
   <si>
     <t>Регионален Менаџер / Директор</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company).
 * Responsibility for the ongoing implementation and achievement of the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t>* Одговорност за управување, насочување и застапување на странската подружница на компанијата (врз основа на овластување од матичната компанија).
 * Одговорност за континуирано спроведување и остварување на дефинираниот финансиски план.
 * Kontrola на усогласеноста на процесите во компанијата.
 * Kreiranje на краткорочна и долгорочна стратегија на компанијата.
 * Kreiranje и одобрување на нови можности за зголемување на профитот.
 * Претставување на компанијата на важни деловни средби и преговори.
 * Komunikacija со членовите на високото раководство на компанијата и други одделенија.
 * Пополнување и испраќање на редовни izveštaji до матичната компанија.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Економски/Финансиски менаџер</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Одговорност за беспрекорното функционирање на економското одделение во компанијата.
 * Планирање, управување и мониторирање на сите финансиски активности во компанијата.
 * Управување, координација, мотивирање и евалуирање на подредените вработени.
 * Создавање буџет, прогноза и финансиски план.
 * Управување и мониторирање на паричниот тек на компанијата.
 * Комуницирање со комерцијални финансиски институции, ревизори, даночни органи итн.
 * Подготвување извештаи и нивно презентирање пред сопствениците на компанијата.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>